--- v1 (2026-03-14)
+++ v2 (2026-05-26)
@@ -1,86 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\02 February\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\04 April\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1F841D8-51AB-41A1-A573-BCADCFD1D1BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AAA21BF-B39E-4A7D-A873-FF52FE74D3BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Asian Inc" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Asian Inc'!$A$1:$M$53</definedName>
   </definedNames>
   <calcPr calcId="191029" iterate="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A61" i="1" l="1"/>
+  <c r="A64" i="1" l="1"/>
+  <c r="A65" i="1" s="1"/>
+  <c r="A66" i="1" s="1"/>
+  <c r="A67" i="1" s="1"/>
   <c r="A5" i="1" l="1"/>
   <c r="A6" i="1" s="1"/>
   <c r="A7" i="1" s="1"/>
   <c r="A8" i="1" s="1"/>
   <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
   <c r="A12" i="1" s="1"/>
   <c r="A13" i="1" s="1"/>
   <c r="A14" i="1" s="1"/>
   <c r="A15" i="1" s="1"/>
   <c r="A16" i="1" s="1"/>
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" l="1"/>
   <c r="A26" i="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
@@ -93,55 +96,58 @@
   <c r="A36" i="1" s="1"/>
   <c r="A37" i="1" s="1"/>
   <c r="A38" i="1" s="1"/>
   <c r="A39" i="1" s="1"/>
   <c r="A40" i="1" s="1"/>
   <c r="A41" i="1" s="1"/>
   <c r="A42" i="1" s="1"/>
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
   <c r="A54" i="1" s="1"/>
   <c r="A55" i="1" s="1"/>
   <c r="A56" i="1" s="1"/>
   <c r="A57" i="1" s="1"/>
   <c r="A58" i="1" s="1"/>
   <c r="A59" i="1" s="1"/>
   <c r="A60" i="1" s="1"/>
+  <c r="A61" i="1" s="1"/>
+  <c r="A62" i="1" s="1"/>
+  <c r="A63" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="141">
   <si>
     <t>PORTFOLIO AS</t>
   </si>
   <si>
     <t>Fund ISIN</t>
   </si>
   <si>
     <t>FUND NAME</t>
   </si>
   <si>
     <t>SECURITY DESCRIPTION</t>
   </si>
   <si>
     <t>SHARES/</t>
   </si>
   <si>
     <t>BASE MARKET</t>
   </si>
   <si>
     <t>COUPON</t>
   </si>
   <si>
     <t>MATURITY DATE/</t>
   </si>
   <si>
@@ -270,146 +276,161 @@
   <si>
     <t>IDR</t>
   </si>
   <si>
     <t>BANK RAKYAT IDR250</t>
   </si>
   <si>
     <t>BHP GRP AUD</t>
   </si>
   <si>
     <t>B23DMQ9</t>
   </si>
   <si>
     <t>CAPITALA SGD</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>B0LMTQ3</t>
   </si>
   <si>
     <t>CHINA CONST CNY1 HKD</t>
   </si>
   <si>
+    <t>B1DYPZ5</t>
+  </si>
+  <si>
+    <t>CHINA MERCHANTS CNY</t>
+  </si>
+  <si>
     <t>BP3R273</t>
   </si>
   <si>
-    <t>CHINA MERCHANTS CNY</t>
-[...1 lines deleted...]
-  <si>
     <t>CNH</t>
   </si>
   <si>
-    <t>B1DYPZ5</t>
-[...1 lines deleted...]
-  <si>
     <t>BMXWXT6</t>
   </si>
   <si>
     <t>CHINA RE HKD</t>
   </si>
   <si>
     <t>CHINA RES LD HKD0.10</t>
   </si>
   <si>
     <t>COMM BK OF AUSTRALIA</t>
   </si>
   <si>
     <t>BHQPSY7</t>
   </si>
   <si>
     <t>CONTEMPO CNH</t>
   </si>
   <si>
     <t>DBS GROUP</t>
   </si>
   <si>
     <t>DONGBU INSURANCE KRW</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
     <t>BP3R6K4</t>
   </si>
   <si>
     <t>FUYAO GL CNH</t>
   </si>
   <si>
     <t>B4KFHZ6</t>
   </si>
   <si>
     <t>GRAND PR TWD</t>
   </si>
   <si>
     <t>HANGLUNG PRPRTY HKD</t>
   </si>
   <si>
     <t>HD KOREA SH KRW5000</t>
   </si>
   <si>
+    <t>BG0R3M5</t>
+  </si>
+  <si>
+    <t>HDFC ASSET INR</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
     <t>HDFC BANK ADS INR10</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>HON HAI PREC IND</t>
+  </si>
+  <si>
     <t>HYUNDAI MOTOR KRW</t>
   </si>
   <si>
+    <t>BVK5W49</t>
+  </si>
+  <si>
+    <t>ICICI PR INR</t>
+  </si>
+  <si>
     <t>BF2K1V0</t>
   </si>
   <si>
     <t>INDIGRID INR</t>
   </si>
   <si>
-    <t>INR</t>
-[...1 lines deleted...]
-  <si>
     <t>INFOSYS DEM T5</t>
   </si>
   <si>
     <t>INSURANCE AUST NPV</t>
   </si>
   <si>
+    <t>BP3R2F1</t>
+  </si>
+  <si>
+    <t>KWEICHOW MOUTAI  CNY</t>
+  </si>
+  <si>
     <t>MEDIATEK TWD10</t>
   </si>
   <si>
     <t>BRTNNQ5</t>
   </si>
   <si>
     <t>MEDIBANK PRIVATE AUD</t>
   </si>
   <si>
-    <t>B0744W4</t>
-[...4 lines deleted...]
-  <si>
     <t>BQB7ZL7</t>
   </si>
   <si>
     <t>MIDEA GR HKD</t>
   </si>
   <si>
     <t>BD5CPP1</t>
   </si>
   <si>
     <t>MIDEA GRP CNH</t>
   </si>
   <si>
     <t>MIRVAC STAPLED SECS</t>
   </si>
   <si>
     <t>BM93SF4</t>
   </si>
   <si>
     <t>NETEASE HKD</t>
   </si>
   <si>
     <t>BT8PJ79</t>
   </si>
   <si>
     <t>NTT DC R USD</t>
@@ -429,56 +450,62 @@
   <si>
     <t>POWER GRID ORD INR</t>
   </si>
   <si>
     <t>B1359J0</t>
   </si>
   <si>
     <t>PTT EXP&amp;PROD THB1(AL</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
     <t>QUANTA COMPUT TWD10</t>
   </si>
   <si>
     <t>BPBMY63</t>
   </si>
   <si>
     <t>REGION AUD</t>
   </si>
   <si>
     <t>RIO TINTO ORD GBP</t>
   </si>
   <si>
+    <t>SAMSUNG ELEC</t>
+  </si>
+  <si>
     <t>SAMSUNG FIRE&amp;MAR</t>
   </si>
   <si>
     <t>SAMSUNG KRW5000 PREF</t>
   </si>
   <si>
+    <t>SANTOS AUD0.25</t>
+  </si>
+  <si>
     <t>BPH0717</t>
   </si>
   <si>
     <t>SCB/F THB</t>
   </si>
   <si>
     <t>B0MP1B0</t>
   </si>
   <si>
     <t>SHENZHOU HKD0.10</t>
   </si>
   <si>
     <t>SHINHAN FIN KR5000</t>
   </si>
   <si>
     <t>SINO-AME TWD</t>
   </si>
   <si>
     <t>B61X7R5</t>
   </si>
   <si>
     <t>SITC INTL HLDGS HKD</t>
   </si>
   <si>
     <t>SK HYNIX KRW5000</t>
@@ -487,68 +514,73 @@
     <t>TAIWAN SEMICNDCTR</t>
   </si>
   <si>
     <t>TAIWAN U TWD</t>
   </si>
   <si>
     <t>B01NPJ1</t>
   </si>
   <si>
     <t>TATA CONSUL SVS INR1</t>
   </si>
   <si>
     <t>BMMV2K8</t>
   </si>
   <si>
     <t>TENCENT HKD</t>
   </si>
   <si>
     <t>TINGYI USD0.005</t>
   </si>
   <si>
     <t>B3KFW76</t>
   </si>
   <si>
     <t>TISCO THB10(ALIEN MK</t>
+  </si>
+  <si>
+    <t>BNV08F0</t>
+  </si>
+  <si>
+    <t>VENTIA S AUD</t>
   </si>
   <si>
     <t>BP3R5T6</t>
   </si>
   <si>
     <t>YUTONG B CNH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="166" formatCode="#,##0;\(#,##0\)"/>
-    <numFmt numFmtId="167" formatCode="#,##0.00;\(#,##0.00\);\-"/>
+    <numFmt numFmtId="166" formatCode="#,##0.00;\(#,##0.00\);\-"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -686,69 +718,68 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -789,51 +820,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1112,2503 +1143,2729 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M63"/>
+  <dimension ref="A1:M67"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M59" sqref="M59"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41.7109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="32.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="28.5703125" style="3" customWidth="1"/>
     <col min="6" max="6" width="18.5703125" style="6" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="19.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.5703125" style="7" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="21.42578125" style="8" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="18.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="24.85546875" style="6" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="12.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.42578125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="10" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="11" t="s">
+      <c r="A1" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="11" t="s">
+      <c r="C1" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="11" t="s">
+      <c r="D1" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="E1" s="11" t="s">
+      <c r="E1" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="12" t="s">
+      <c r="F1" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="13" t="s">
+      <c r="G1" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="14" t="s">
+      <c r="H1" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="I1" s="15" t="s">
+      <c r="I1" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="J1" s="16" t="s">
+      <c r="J1" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="K1" s="17" t="s">
+      <c r="K1" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="L1" s="16" t="s">
+      <c r="L1" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="M1" s="16" t="s">
+      <c r="M1" s="15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="19" t="s">
+      <c r="B2" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="19"/>
-      <c r="D2" s="19" t="s">
+      <c r="C2" s="18"/>
+      <c r="D2" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="E2" s="19"/>
-      <c r="F2" s="20" t="s">
+      <c r="E2" s="18"/>
+      <c r="F2" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="21" t="s">
+      <c r="G2" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="H2" s="22" t="s">
+      <c r="H2" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="I2" s="23" t="s">
+      <c r="I2" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="J2" s="24" t="s">
+      <c r="J2" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="K2" s="25" t="s">
+      <c r="K2" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="L2" s="24" t="s">
+      <c r="L2" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="M2" s="24"/>
+      <c r="M2" s="23"/>
     </row>
     <row r="3" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A3" s="26"/>
-      <c r="B3" s="27" t="s">
+      <c r="A3" s="25"/>
+      <c r="B3" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="C3" s="28"/>
-[...4 lines deleted...]
-      <c r="H3" s="33" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="30"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="I3" s="34"/>
-      <c r="J3" s="35" t="s">
+      <c r="I3" s="33"/>
+      <c r="J3" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="36"/>
-[...1 lines deleted...]
-      <c r="M3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D4" s="37">
+      <c r="D4" s="36">
         <v>6005214</v>
       </c>
-      <c r="E4" s="37" t="s">
+      <c r="E4" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="38">
-[...15 lines deleted...]
-      <c r="L4" s="37" t="s">
+      <c r="F4" s="37">
+        <v>125000</v>
+      </c>
+      <c r="G4" s="37">
+        <v>6619524.8099999996</v>
+      </c>
+      <c r="H4" s="37">
+        <v>0</v>
+      </c>
+      <c r="I4" s="38"/>
+      <c r="J4" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="37">
+        <v>285000000</v>
+      </c>
+      <c r="L4" s="36" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <f>A4</f>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="37" t="s">
+      <c r="D5" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="37" t="s">
+      <c r="E5" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="38">
+      <c r="F5" s="37">
         <v>933600</v>
       </c>
-      <c r="G5" s="38">
-[...12 lines deleted...]
-      <c r="L5" s="37" t="s">
+      <c r="G5" s="37">
+        <v>11050700.34</v>
+      </c>
+      <c r="H5" s="37">
+        <v>0</v>
+      </c>
+      <c r="I5" s="38"/>
+      <c r="J5" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="37">
+        <v>117633600</v>
+      </c>
+      <c r="L5" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
-        <f t="shared" ref="A6:A61" si="0">A5</f>
-        <v>46081</v>
+        <f t="shared" ref="A6:A67" si="0">A5</f>
+        <v>46142</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="37">
+      <c r="D6" s="36">
         <v>6066608</v>
       </c>
-      <c r="E6" s="37" t="s">
+      <c r="E6" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="F6" s="38">
+      <c r="F6" s="37">
         <v>156307</v>
       </c>
-      <c r="G6" s="38">
-[...12 lines deleted...]
-      <c r="L6" s="37" t="s">
+      <c r="G6" s="37">
+        <v>4407906.1900000004</v>
+      </c>
+      <c r="H6" s="37">
+        <v>0</v>
+      </c>
+      <c r="I6" s="38"/>
+      <c r="J6" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="37">
+        <v>8331163.0999999996</v>
+      </c>
+      <c r="L6" s="36" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="37">
+      <c r="D7" s="36">
         <v>6065586</v>
       </c>
-      <c r="E7" s="37" t="s">
+      <c r="E7" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="37">
         <v>297376</v>
       </c>
-      <c r="G7" s="38">
-[...12 lines deleted...]
-      <c r="L7" s="37" t="s">
+      <c r="G7" s="37">
+        <v>5742823.7300000004</v>
+      </c>
+      <c r="H7" s="37">
+        <v>0</v>
+      </c>
+      <c r="I7" s="38"/>
+      <c r="J7" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" s="37">
+        <v>10854224</v>
+      </c>
+      <c r="L7" s="36" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="37">
+      <c r="D8" s="36">
         <v>6253983</v>
       </c>
-      <c r="E8" s="37" t="s">
+      <c r="E8" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="F8" s="38">
+      <c r="F8" s="37">
         <v>190027</v>
       </c>
-      <c r="G8" s="38">
-[...12 lines deleted...]
-      <c r="L8" s="37" t="s">
+      <c r="G8" s="37">
+        <v>4712343.8499999996</v>
+      </c>
+      <c r="H8" s="37">
+        <v>0</v>
+      </c>
+      <c r="I8" s="38"/>
+      <c r="J8" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="37">
+        <v>8906565.4900000002</v>
+      </c>
+      <c r="L8" s="36" t="s">
         <v>43</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="37" t="s">
+      <c r="D9" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="E9" s="37" t="s">
+      <c r="E9" s="36" t="s">
         <v>47</v>
       </c>
-      <c r="F9" s="38">
-[...15 lines deleted...]
-      <c r="L9" s="37" t="s">
+      <c r="F9" s="37">
+        <v>450000</v>
+      </c>
+      <c r="G9" s="37">
+        <v>4995999.25</v>
+      </c>
+      <c r="H9" s="37">
+        <v>0</v>
+      </c>
+      <c r="I9" s="38"/>
+      <c r="J9" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="37">
+        <v>215100000</v>
+      </c>
+      <c r="L9" s="36" t="s">
         <v>38</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="37">
+      <c r="D10" s="36">
         <v>6651048</v>
       </c>
-      <c r="E10" s="37" t="s">
+      <c r="E10" s="36" t="s">
         <v>48</v>
       </c>
-      <c r="F10" s="38">
+      <c r="F10" s="37">
         <v>21221400</v>
       </c>
-      <c r="G10" s="38">
-[...12 lines deleted...]
-      <c r="L10" s="37" t="s">
+      <c r="G10" s="37">
+        <v>3960681.7</v>
+      </c>
+      <c r="H10" s="37">
+        <v>0</v>
+      </c>
+      <c r="I10" s="38"/>
+      <c r="J10" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="37">
+        <v>93161946000</v>
+      </c>
+      <c r="L10" s="36" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="37">
+      <c r="D11" s="36">
         <v>6709099</v>
       </c>
-      <c r="E11" s="37" t="s">
+      <c r="E11" s="36" t="s">
         <v>50</v>
       </c>
-      <c r="F11" s="38">
-[...15 lines deleted...]
-      <c r="L11" s="37" t="s">
+      <c r="F11" s="37">
+        <v>27363000</v>
+      </c>
+      <c r="G11" s="37">
+        <v>3478294.01</v>
+      </c>
+      <c r="H11" s="37">
+        <v>0</v>
+      </c>
+      <c r="I11" s="38"/>
+      <c r="J11" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="37">
+        <v>81815370000</v>
+      </c>
+      <c r="L11" s="36" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D12" s="37">
+      <c r="D12" s="36">
         <v>6144690</v>
       </c>
-      <c r="E12" s="37" t="s">
+      <c r="E12" s="36" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="38">
+      <c r="F12" s="37">
         <v>265903</v>
       </c>
-      <c r="G12" s="38">
-[...12 lines deleted...]
-      <c r="L12" s="37" t="s">
+      <c r="G12" s="37">
+        <v>7546380.7400000002</v>
+      </c>
+      <c r="H12" s="37">
+        <v>0</v>
+      </c>
+      <c r="I12" s="38"/>
+      <c r="J12" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="37">
+        <v>14263036.92</v>
+      </c>
+      <c r="L12" s="36" t="s">
         <v>43</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D13" s="37" t="s">
+      <c r="D13" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="37" t="s">
+      <c r="E13" s="36" t="s">
         <v>53</v>
       </c>
-      <c r="F13" s="38">
-[...15 lines deleted...]
-      <c r="L13" s="37" t="s">
+      <c r="F13" s="37">
+        <v>5678057</v>
+      </c>
+      <c r="G13" s="37">
+        <v>3412215</v>
+      </c>
+      <c r="H13" s="37">
+        <v>0</v>
+      </c>
+      <c r="I13" s="38"/>
+      <c r="J13" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="37">
+        <v>5905179.2800000003</v>
+      </c>
+      <c r="L13" s="36" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="37" t="s">
+      <c r="D14" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="37" t="s">
+      <c r="E14" s="36" t="s">
         <v>56</v>
       </c>
-      <c r="F14" s="38">
-[...15 lines deleted...]
-      <c r="L14" s="37" t="s">
+      <c r="F14" s="37">
+        <v>6908000</v>
+      </c>
+      <c r="G14" s="37">
+        <v>5697774.5199999996</v>
+      </c>
+      <c r="H14" s="37">
+        <v>0</v>
+      </c>
+      <c r="I14" s="38"/>
+      <c r="J14" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="37">
+        <v>60652240</v>
+      </c>
+      <c r="L14" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D15" s="37" t="s">
+      <c r="D15" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="37" t="s">
+      <c r="E15" s="36" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="38">
-[...16 lines deleted...]
-        <v>59</v>
+      <c r="F15" s="37">
+        <v>1086500</v>
+      </c>
+      <c r="G15" s="37">
+        <v>4805345.2800000003</v>
+      </c>
+      <c r="H15" s="37">
+        <v>0</v>
+      </c>
+      <c r="I15" s="38"/>
+      <c r="J15" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K15" s="37">
+        <v>51152420</v>
+      </c>
+      <c r="L15" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="37" t="s">
+      <c r="D16" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" s="37">
+        <v>288800</v>
+      </c>
+      <c r="G16" s="37">
+        <v>1190456.42</v>
+      </c>
+      <c r="H16" s="37">
+        <v>0</v>
+      </c>
+      <c r="I16" s="38"/>
+      <c r="J16" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="37">
+        <v>11052376</v>
+      </c>
+      <c r="L16" s="36" t="s">
         <v>60</v>
-      </c>
-[...20 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D17" s="37" t="s">
+      <c r="D17" s="36" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="37" t="s">
+      <c r="E17" s="36" t="s">
         <v>62</v>
       </c>
-      <c r="F17" s="38">
+      <c r="F17" s="37">
         <v>1982000</v>
       </c>
-      <c r="G17" s="38">
-[...12 lines deleted...]
-      <c r="L17" s="37" t="s">
+      <c r="G17" s="37">
+        <v>8717530.4600000009</v>
+      </c>
+      <c r="H17" s="37">
+        <v>0</v>
+      </c>
+      <c r="I17" s="38"/>
+      <c r="J17" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="37">
+        <v>92797240</v>
+      </c>
+      <c r="L17" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="37">
+      <c r="D18" s="36">
         <v>6193766</v>
       </c>
-      <c r="E18" s="37" t="s">
+      <c r="E18" s="36" t="s">
         <v>63</v>
       </c>
-      <c r="F18" s="38">
+      <c r="F18" s="37">
         <v>808000</v>
       </c>
-      <c r="G18" s="38">
-[...12 lines deleted...]
-      <c r="L18" s="37" t="s">
+      <c r="G18" s="37">
+        <v>2465390.94</v>
+      </c>
+      <c r="H18" s="37">
+        <v>0</v>
+      </c>
+      <c r="I18" s="38"/>
+      <c r="J18" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="37">
+        <v>26243840</v>
+      </c>
+      <c r="L18" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D19" s="37">
+      <c r="D19" s="36">
         <v>6215035</v>
       </c>
-      <c r="E19" s="37" t="s">
+      <c r="E19" s="36" t="s">
         <v>64</v>
       </c>
-      <c r="F19" s="38">
+      <c r="F19" s="37">
         <v>47325</v>
       </c>
-      <c r="G19" s="38">
-[...12 lines deleted...]
-      <c r="L19" s="37" t="s">
+      <c r="G19" s="37">
+        <v>4334504.78</v>
+      </c>
+      <c r="H19" s="37">
+        <v>0</v>
+      </c>
+      <c r="I19" s="38"/>
+      <c r="J19" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K19" s="37">
+        <v>8192430.75</v>
+      </c>
+      <c r="L19" s="36" t="s">
         <v>43</v>
       </c>
       <c r="M19" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D20" s="37" t="s">
+      <c r="D20" s="36" t="s">
         <v>65</v>
       </c>
-      <c r="E20" s="37" t="s">
+      <c r="E20" s="36" t="s">
         <v>66</v>
       </c>
-      <c r="F20" s="38">
+      <c r="F20" s="37">
         <v>144700</v>
       </c>
-      <c r="G20" s="38">
-[...13 lines deleted...]
-        <v>59</v>
+      <c r="G20" s="37">
+        <v>6795366.2999999998</v>
+      </c>
+      <c r="H20" s="37">
+        <v>0</v>
+      </c>
+      <c r="I20" s="38"/>
+      <c r="J20" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="37">
+        <v>63089200</v>
+      </c>
+      <c r="L20" s="36" t="s">
+        <v>60</v>
       </c>
       <c r="M20" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D21" s="37">
+      <c r="D21" s="36">
         <v>6175203</v>
       </c>
-      <c r="E21" s="37" t="s">
+      <c r="E21" s="36" t="s">
         <v>67</v>
       </c>
-      <c r="F21" s="38">
-[...15 lines deleted...]
-      <c r="L21" s="37" t="s">
+      <c r="F21" s="37">
+        <v>319637</v>
+      </c>
+      <c r="G21" s="37">
+        <v>10804787.07</v>
+      </c>
+      <c r="H21" s="37">
+        <v>0</v>
+      </c>
+      <c r="I21" s="38"/>
+      <c r="J21" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" s="37">
+        <v>18698764.5</v>
+      </c>
+      <c r="L21" s="36" t="s">
         <v>54</v>
       </c>
       <c r="M21" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D22" s="37">
+      <c r="D22" s="36">
         <v>6155937</v>
       </c>
-      <c r="E22" s="37" t="s">
+      <c r="E22" s="36" t="s">
         <v>68</v>
       </c>
-      <c r="F22" s="38">
+      <c r="F22" s="37">
         <v>68426</v>
       </c>
-      <c r="G22" s="38">
-[...12 lines deleted...]
-      <c r="L22" s="37" t="s">
+      <c r="G22" s="37">
+        <v>5690152.4699999997</v>
+      </c>
+      <c r="H22" s="37">
+        <v>0</v>
+      </c>
+      <c r="I22" s="38"/>
+      <c r="J22" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" s="37">
+        <v>11468197600</v>
+      </c>
+      <c r="L22" s="36" t="s">
         <v>69</v>
       </c>
       <c r="M22" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D23" s="37" t="s">
+      <c r="D23" s="36" t="s">
         <v>70</v>
       </c>
-      <c r="E23" s="37" t="s">
+      <c r="E23" s="36" t="s">
         <v>71</v>
       </c>
-      <c r="F23" s="38">
+      <c r="F23" s="37">
         <v>793757</v>
       </c>
-      <c r="G23" s="38">
-[...13 lines deleted...]
-        <v>59</v>
+      <c r="G23" s="37">
+        <v>5033145.1500000004</v>
+      </c>
+      <c r="H23" s="37">
+        <v>0</v>
+      </c>
+      <c r="I23" s="38"/>
+      <c r="J23" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K23" s="37">
+        <v>46728474.590000004</v>
+      </c>
+      <c r="L23" s="36" t="s">
+        <v>60</v>
       </c>
       <c r="M23" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D24" s="37" t="s">
+      <c r="D24" s="36" t="s">
         <v>72</v>
       </c>
-      <c r="E24" s="37" t="s">
+      <c r="E24" s="36" t="s">
         <v>73</v>
       </c>
-      <c r="F24" s="38">
-[...15 lines deleted...]
-      <c r="L24" s="37" t="s">
+      <c r="F24" s="37">
+        <v>81000</v>
+      </c>
+      <c r="G24" s="37">
+        <v>5549948.96</v>
+      </c>
+      <c r="H24" s="37">
+        <v>0</v>
+      </c>
+      <c r="I24" s="38"/>
+      <c r="J24" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" s="37">
+        <v>238950000</v>
+      </c>
+      <c r="L24" s="36" t="s">
         <v>38</v>
       </c>
       <c r="M24" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D25" s="37">
+      <c r="D25" s="36">
         <v>6030506</v>
       </c>
-      <c r="E25" s="37" t="s">
+      <c r="E25" s="36" t="s">
         <v>74</v>
       </c>
-      <c r="F25" s="38">
-[...15 lines deleted...]
-      <c r="L25" s="37" t="s">
+      <c r="F25" s="37">
+        <v>12987000</v>
+      </c>
+      <c r="G25" s="37">
+        <v>11224191.869999999</v>
+      </c>
+      <c r="H25" s="37">
+        <v>0</v>
+      </c>
+      <c r="I25" s="38"/>
+      <c r="J25" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K25" s="37">
+        <v>119480400</v>
+      </c>
+      <c r="L25" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M25" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <f>A24</f>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D26" s="37">
+      <c r="D26" s="36">
         <v>6446620</v>
       </c>
-      <c r="E26" s="37" t="s">
+      <c r="E26" s="36" t="s">
         <v>75</v>
       </c>
-      <c r="F26" s="38">
+      <c r="F26" s="37">
         <v>26347</v>
       </c>
-      <c r="G26" s="38">
-[...12 lines deleted...]
-      <c r="L26" s="37" t="s">
+      <c r="G26" s="37">
+        <v>6032976.2199999997</v>
+      </c>
+      <c r="H26" s="37">
+        <v>0</v>
+      </c>
+      <c r="I26" s="38"/>
+      <c r="J26" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K26" s="37">
+        <v>12159140500</v>
+      </c>
+      <c r="L26" s="36" t="s">
         <v>69</v>
       </c>
       <c r="M26" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D27" s="37">
-[...2 lines deleted...]
-      <c r="E27" s="37" t="s">
+      <c r="D27" s="36" t="s">
         <v>76</v>
       </c>
-      <c r="F27" s="38">
-[...15 lines deleted...]
-      <c r="L27" s="37" t="s">
+      <c r="E27" s="36" t="s">
         <v>77</v>
+      </c>
+      <c r="F27" s="37">
+        <v>55976</v>
+      </c>
+      <c r="G27" s="37">
+        <v>1179903.58</v>
+      </c>
+      <c r="H27" s="37">
+        <v>0</v>
+      </c>
+      <c r="I27" s="38"/>
+      <c r="J27" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K27" s="37">
+        <v>152176353.59999999</v>
+      </c>
+      <c r="L27" s="36" t="s">
+        <v>78</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D28" s="37">
-[...22 lines deleted...]
-        <v>69</v>
+      <c r="D28" s="36">
+        <v>2781648</v>
+      </c>
+      <c r="E28" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="F28" s="37">
+        <v>515492</v>
+      </c>
+      <c r="G28" s="37">
+        <v>9635719.0299999993</v>
+      </c>
+      <c r="H28" s="37">
+        <v>0</v>
+      </c>
+      <c r="I28" s="38"/>
+      <c r="J28" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K28" s="37">
+        <v>13093496.800000001</v>
+      </c>
+      <c r="L28" s="36" t="s">
+        <v>80</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A29" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D29" s="37" t="s">
-[...21 lines deleted...]
-      <c r="L29" s="37" t="s">
+      <c r="D29" s="36">
+        <v>6438564</v>
+      </c>
+      <c r="E29" s="36" t="s">
         <v>81</v>
       </c>
+      <c r="F29" s="37">
+        <v>499000</v>
+      </c>
+      <c r="G29" s="37">
+        <v>2543999.52</v>
+      </c>
+      <c r="H29" s="37">
+        <v>0</v>
+      </c>
+      <c r="I29" s="38"/>
+      <c r="J29" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" s="37">
+        <v>109530500</v>
+      </c>
+      <c r="L29" s="36" t="s">
+        <v>38</v>
+      </c>
       <c r="M29" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A30" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D30" s="37">
-[...2 lines deleted...]
-      <c r="E30" s="37" t="s">
+      <c r="D30" s="36">
+        <v>6451022</v>
+      </c>
+      <c r="E30" s="36" t="s">
         <v>82</v>
       </c>
-      <c r="F30" s="38">
-[...16 lines deleted...]
-        <v>81</v>
+      <c r="F30" s="37">
+        <v>35934</v>
+      </c>
+      <c r="G30" s="37">
+        <v>4439495.78</v>
+      </c>
+      <c r="H30" s="37">
+        <v>0</v>
+      </c>
+      <c r="I30" s="38"/>
+      <c r="J30" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" s="37">
+        <v>8947566000</v>
+      </c>
+      <c r="L30" s="36" t="s">
+        <v>69</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D31" s="37">
-[...2 lines deleted...]
-      <c r="E31" s="37" t="s">
+      <c r="D31" s="36" t="s">
         <v>83</v>
       </c>
-      <c r="F31" s="38">
-[...16 lines deleted...]
-        <v>43</v>
+      <c r="E31" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="F31" s="37">
+        <v>54742</v>
+      </c>
+      <c r="G31" s="37">
+        <v>1393448.39</v>
+      </c>
+      <c r="H31" s="37">
+        <v>0</v>
+      </c>
+      <c r="I31" s="38"/>
+      <c r="J31" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K31" s="37">
+        <v>179717986</v>
+      </c>
+      <c r="L31" s="36" t="s">
+        <v>78</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D32" s="37">
-[...22 lines deleted...]
-        <v>38</v>
+      <c r="D32" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="E32" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="F32" s="37">
+        <v>4218329</v>
+      </c>
+      <c r="G32" s="37">
+        <v>5624283.8499999996</v>
+      </c>
+      <c r="H32" s="37">
+        <v>0</v>
+      </c>
+      <c r="I32" s="38"/>
+      <c r="J32" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K32" s="37">
+        <v>725383854.84000003</v>
+      </c>
+      <c r="L32" s="36" t="s">
+        <v>78</v>
       </c>
       <c r="M32" s="4" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A33" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D33" s="37" t="s">
-[...22 lines deleted...]
-        <v>43</v>
+      <c r="D33" s="36">
+        <v>6205122</v>
+      </c>
+      <c r="E33" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="F33" s="37">
+        <v>404784</v>
+      </c>
+      <c r="G33" s="37">
+        <v>3711594.81</v>
+      </c>
+      <c r="H33" s="37">
+        <v>0</v>
+      </c>
+      <c r="I33" s="38"/>
+      <c r="J33" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K33" s="37">
+        <v>478697558.39999998</v>
+      </c>
+      <c r="L33" s="36" t="s">
+        <v>78</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A34" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D34" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E34" s="37" t="s">
+      <c r="D34" s="36">
+        <v>6271026</v>
+      </c>
+      <c r="E34" s="36" t="s">
         <v>88</v>
       </c>
-      <c r="F34" s="38">
-[...15 lines deleted...]
-      <c r="L34" s="37" t="s">
+      <c r="F34" s="37">
+        <v>667058</v>
+      </c>
+      <c r="G34" s="37">
+        <v>2611692.39</v>
+      </c>
+      <c r="H34" s="37">
+        <v>0</v>
+      </c>
+      <c r="I34" s="38"/>
+      <c r="J34" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K34" s="37">
+        <v>4936229.2</v>
+      </c>
+      <c r="L34" s="36" t="s">
         <v>43</v>
       </c>
       <c r="M34" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A35" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D35" s="37" t="s">
+      <c r="D35" s="36" t="s">
         <v>89</v>
       </c>
-      <c r="E35" s="37" t="s">
+      <c r="E35" s="36" t="s">
         <v>90</v>
       </c>
-      <c r="F35" s="38">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="F35" s="37">
+        <v>14100</v>
+      </c>
+      <c r="G35" s="37">
+        <v>2103104.65</v>
+      </c>
+      <c r="H35" s="37">
+        <v>0</v>
+      </c>
+      <c r="I35" s="38"/>
+      <c r="J35" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K35" s="37">
+        <v>19525539</v>
+      </c>
+      <c r="L35" s="36" t="s">
+        <v>60</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="37" t="s">
+      <c r="D36" s="36">
+        <v>6372480</v>
+      </c>
+      <c r="E36" s="36" t="s">
         <v>91</v>
       </c>
-      <c r="E36" s="37" t="s">
-[...19 lines deleted...]
-        <v>59</v>
+      <c r="F36" s="37">
+        <v>238000</v>
+      </c>
+      <c r="G36" s="37">
+        <v>14427776.92</v>
+      </c>
+      <c r="H36" s="37">
+        <v>0</v>
+      </c>
+      <c r="I36" s="38"/>
+      <c r="J36" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K36" s="37">
+        <v>621180000</v>
+      </c>
+      <c r="L36" s="36" t="s">
+        <v>38</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A37" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D37" s="37">
-[...2 lines deleted...]
-      <c r="E37" s="37" t="s">
+      <c r="D37" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="F37" s="38">
-[...15 lines deleted...]
-      <c r="L37" s="37" t="s">
+      <c r="F37" s="37">
+        <v>1262856</v>
+      </c>
+      <c r="G37" s="37">
+        <v>3053491.66</v>
+      </c>
+      <c r="H37" s="37">
+        <v>0</v>
+      </c>
+      <c r="I37" s="38"/>
+      <c r="J37" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K37" s="37">
+        <v>5771251.9199999999</v>
+      </c>
+      <c r="L37" s="36" t="s">
         <v>43</v>
       </c>
       <c r="M37" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A38" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D38" s="37" t="s">
+      <c r="D38" s="36" t="s">
         <v>94</v>
       </c>
-      <c r="E38" s="37" t="s">
+      <c r="E38" s="36" t="s">
         <v>95</v>
       </c>
-      <c r="F38" s="38">
-[...15 lines deleted...]
-      <c r="L38" s="37" t="s">
+      <c r="F38" s="37">
+        <v>461200</v>
+      </c>
+      <c r="G38" s="37">
+        <v>3884168.01</v>
+      </c>
+      <c r="H38" s="37">
+        <v>0</v>
+      </c>
+      <c r="I38" s="38"/>
+      <c r="J38" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K38" s="37">
+        <v>41346580</v>
+      </c>
+      <c r="L38" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A39" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D39" s="37" t="s">
+      <c r="D39" s="36" t="s">
         <v>96</v>
       </c>
-      <c r="E39" s="37" t="s">
+      <c r="E39" s="36" t="s">
         <v>97</v>
       </c>
-      <c r="F39" s="38">
-[...16 lines deleted...]
-        <v>77</v>
+      <c r="F39" s="37">
+        <v>492931</v>
+      </c>
+      <c r="G39" s="37">
+        <v>4305908.9000000004</v>
+      </c>
+      <c r="H39" s="37">
+        <v>0</v>
+      </c>
+      <c r="I39" s="38"/>
+      <c r="J39" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K39" s="37">
+        <v>39976704.100000001</v>
+      </c>
+      <c r="L39" s="36" t="s">
+        <v>60</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D40" s="37">
-[...2 lines deleted...]
-      <c r="E40" s="37" t="s">
+      <c r="D40" s="36">
+        <v>6161978</v>
+      </c>
+      <c r="E40" s="36" t="s">
         <v>98</v>
       </c>
-      <c r="F40" s="38">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="F40" s="37">
+        <v>1679703</v>
+      </c>
+      <c r="G40" s="37">
+        <v>1510804</v>
+      </c>
+      <c r="H40" s="37">
+        <v>0</v>
+      </c>
+      <c r="I40" s="38"/>
+      <c r="J40" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K40" s="37">
+        <v>2855495.1</v>
+      </c>
+      <c r="L40" s="36" t="s">
+        <v>43</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D41" s="37" t="s">
+      <c r="D41" s="36" t="s">
         <v>99</v>
       </c>
-      <c r="E41" s="37" t="s">
+      <c r="E41" s="36" t="s">
         <v>100</v>
       </c>
-      <c r="F41" s="38">
-[...15 lines deleted...]
-      <c r="L41" s="37" t="s">
+      <c r="F41" s="37">
+        <v>322200</v>
+      </c>
+      <c r="G41" s="37">
+        <v>5417974.7999999998</v>
+      </c>
+      <c r="H41" s="37">
+        <v>0</v>
+      </c>
+      <c r="I41" s="38"/>
+      <c r="J41" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K41" s="37">
+        <v>57673800</v>
+      </c>
+      <c r="L41" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A42" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D42" s="37" t="s">
+      <c r="D42" s="36" t="s">
         <v>101</v>
       </c>
-      <c r="E42" s="37" t="s">
+      <c r="E42" s="36" t="s">
         <v>102</v>
       </c>
-      <c r="F42" s="38">
-[...16 lines deleted...]
-        <v>81</v>
+      <c r="F42" s="37">
+        <v>9647400</v>
+      </c>
+      <c r="G42" s="37">
+        <v>6922187.8799999999</v>
+      </c>
+      <c r="H42" s="37">
+        <v>0</v>
+      </c>
+      <c r="I42" s="38"/>
+      <c r="J42" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K42" s="37">
+        <v>9406215</v>
+      </c>
+      <c r="L42" s="36" t="s">
+        <v>80</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A43" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D43" s="37" t="s">
+      <c r="D43" s="36">
+        <v>6706250</v>
+      </c>
+      <c r="E43" s="36" t="s">
         <v>103</v>
       </c>
-      <c r="E43" s="37" t="s">
-[...19 lines deleted...]
-        <v>105</v>
+      <c r="F43" s="37">
+        <v>4126000</v>
+      </c>
+      <c r="G43" s="37">
+        <v>5430324.3799999999</v>
+      </c>
+      <c r="H43" s="37">
+        <v>0</v>
+      </c>
+      <c r="I43" s="38"/>
+      <c r="J43" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K43" s="37">
+        <v>57805260</v>
+      </c>
+      <c r="L43" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="44" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A44" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D44" s="37">
-[...22 lines deleted...]
-        <v>38</v>
+      <c r="D44" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="E44" s="36" t="s">
+        <v>105</v>
+      </c>
+      <c r="F44" s="37">
+        <v>1314000</v>
+      </c>
+      <c r="G44" s="37">
+        <v>7776681.79</v>
+      </c>
+      <c r="H44" s="37">
+        <v>0</v>
+      </c>
+      <c r="I44" s="38"/>
+      <c r="J44" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K44" s="37">
+        <v>82782000</v>
+      </c>
+      <c r="L44" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="M44" s="4" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D45" s="37" t="s">
+      <c r="D45" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="E45" s="36" t="s">
         <v>107</v>
       </c>
-      <c r="E45" s="37" t="s">
-[...19 lines deleted...]
-        <v>43</v>
+      <c r="F45" s="37">
+        <v>2409502</v>
+      </c>
+      <c r="G45" s="37">
+        <v>5949327.6900000004</v>
+      </c>
+      <c r="H45" s="37">
+        <v>0</v>
+      </c>
+      <c r="I45" s="38"/>
+      <c r="J45" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K45" s="37">
+        <v>767305911.89999998</v>
+      </c>
+      <c r="L45" s="36" t="s">
+        <v>78</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
     </row>
     <row r="46" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A46" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D46" s="37">
-[...2 lines deleted...]
-      <c r="E46" s="37" t="s">
+      <c r="D46" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="E46" s="36" t="s">
         <v>109</v>
       </c>
-      <c r="F46" s="38">
-[...16 lines deleted...]
-        <v>37</v>
+      <c r="F46" s="37">
+        <v>1078000</v>
+      </c>
+      <c r="G46" s="37">
+        <v>3747863.76</v>
+      </c>
+      <c r="H46" s="37">
+        <v>0</v>
+      </c>
+      <c r="I46" s="38"/>
+      <c r="J46" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K46" s="37">
+        <v>166012000</v>
+      </c>
+      <c r="L46" s="36" t="s">
+        <v>110</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D47" s="37">
-[...22 lines deleted...]
-        <v>69</v>
+      <c r="D47" s="36">
+        <v>6141011</v>
+      </c>
+      <c r="E47" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="F47" s="37">
+        <v>1025000</v>
+      </c>
+      <c r="G47" s="37">
+        <v>7439707.1600000001</v>
+      </c>
+      <c r="H47" s="37">
+        <v>0</v>
+      </c>
+      <c r="I47" s="38"/>
+      <c r="J47" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K47" s="37">
+        <v>320312500</v>
+      </c>
+      <c r="L47" s="36" t="s">
+        <v>38</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D48" s="37">
-[...22 lines deleted...]
-        <v>69</v>
+      <c r="D48" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="F48" s="37">
+        <v>4604022</v>
+      </c>
+      <c r="G48" s="37">
+        <v>5529552.0999999996</v>
+      </c>
+      <c r="H48" s="37">
+        <v>0</v>
+      </c>
+      <c r="I48" s="38"/>
+      <c r="J48" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K48" s="37">
+        <v>10451129.939999999</v>
+      </c>
+      <c r="L48" s="36" t="s">
+        <v>43</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A49" s="2">
         <f>A48</f>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D49" s="37" t="s">
-[...22 lines deleted...]
-        <v>105</v>
+      <c r="D49" s="36">
+        <v>718875</v>
+      </c>
+      <c r="E49" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="F49" s="37">
+        <v>161036</v>
+      </c>
+      <c r="G49" s="37">
+        <v>11832925.279999999</v>
+      </c>
+      <c r="H49" s="37">
+        <v>0</v>
+      </c>
+      <c r="I49" s="38"/>
+      <c r="J49" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K49" s="37">
+        <v>11832925.279999999</v>
+      </c>
+      <c r="L49" s="36" t="s">
+        <v>37</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A50" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D50" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E50" s="37" t="s">
+      <c r="D50" s="36">
+        <v>6771720</v>
+      </c>
+      <c r="E50" s="36" t="s">
         <v>115</v>
       </c>
-      <c r="F50" s="38">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="F50" s="37">
+        <v>49195</v>
+      </c>
+      <c r="G50" s="37">
+        <v>5382180.96</v>
+      </c>
+      <c r="H50" s="37">
+        <v>0</v>
+      </c>
+      <c r="I50" s="38"/>
+      <c r="J50" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K50" s="37">
+        <v>10847497500</v>
+      </c>
+      <c r="L50" s="36" t="s">
+        <v>69</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D51" s="37">
-[...2 lines deleted...]
-      <c r="E51" s="37" t="s">
+      <c r="D51" s="36">
+        <v>6155250</v>
+      </c>
+      <c r="E51" s="36" t="s">
         <v>116</v>
       </c>
-      <c r="F51" s="38">
-[...15 lines deleted...]
-      <c r="L51" s="37" t="s">
+      <c r="F51" s="37">
+        <v>23203</v>
+      </c>
+      <c r="G51" s="37">
+        <v>5307302.01</v>
+      </c>
+      <c r="H51" s="37">
+        <v>0</v>
+      </c>
+      <c r="I51" s="38"/>
+      <c r="J51" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K51" s="37">
+        <v>10696583000</v>
+      </c>
+      <c r="L51" s="36" t="s">
         <v>69</v>
       </c>
       <c r="M51" s="4" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A52" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D52" s="37">
-[...2 lines deleted...]
-      <c r="E52" s="37" t="s">
+      <c r="D52" s="36">
+        <v>6773812</v>
+      </c>
+      <c r="E52" s="36" t="s">
         <v>117</v>
       </c>
-      <c r="F52" s="38">
-[...16 lines deleted...]
-        <v>38</v>
+      <c r="F52" s="37">
+        <v>618147</v>
+      </c>
+      <c r="G52" s="37">
+        <v>48551361.960000001</v>
+      </c>
+      <c r="H52" s="37">
+        <v>0</v>
+      </c>
+      <c r="I52" s="38"/>
+      <c r="J52" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K52" s="37">
+        <v>97852670100</v>
+      </c>
+      <c r="L52" s="36" t="s">
+        <v>69</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D53" s="37" t="s">
+      <c r="D53" s="36">
+        <v>6776703</v>
+      </c>
+      <c r="E53" s="36" t="s">
         <v>118</v>
       </c>
-      <c r="E53" s="37" t="s">
-[...19 lines deleted...]
-        <v>41</v>
+      <c r="F53" s="37">
+        <v>1235178</v>
+      </c>
+      <c r="G53" s="37">
+        <v>5221593.2</v>
+      </c>
+      <c r="H53" s="37">
+        <v>0</v>
+      </c>
+      <c r="I53" s="38"/>
+      <c r="J53" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K53" s="37">
+        <v>9869072.2200000007</v>
+      </c>
+      <c r="L53" s="36" t="s">
+        <v>43</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D54" s="37">
-[...2 lines deleted...]
-      <c r="E54" s="37" t="s">
+      <c r="D54" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="E54" s="36" t="s">
         <v>120</v>
       </c>
-      <c r="F54" s="38">
-[...16 lines deleted...]
-        <v>69</v>
+      <c r="F54" s="37">
+        <v>1940200</v>
+      </c>
+      <c r="G54" s="37">
+        <v>5759921.5300000003</v>
+      </c>
+      <c r="H54" s="37">
+        <v>0</v>
+      </c>
+      <c r="I54" s="38"/>
+      <c r="J54" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K54" s="37">
+        <v>255136300</v>
+      </c>
+      <c r="L54" s="36" t="s">
+        <v>110</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D55" s="37">
-[...2 lines deleted...]
-      <c r="E55" s="37" t="s">
+      <c r="D55" s="36" t="s">
         <v>121</v>
       </c>
-      <c r="F55" s="38">
-[...16 lines deleted...]
-        <v>38</v>
+      <c r="E55" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="F55" s="37">
+        <v>549300</v>
+      </c>
+      <c r="G55" s="37">
+        <v>2414981.8199999998</v>
+      </c>
+      <c r="H55" s="37">
+        <v>0</v>
+      </c>
+      <c r="I55" s="38"/>
+      <c r="J55" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K55" s="37">
+        <v>25707240</v>
+      </c>
+      <c r="L55" s="36" t="s">
+        <v>41</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A56" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D56" s="37">
-[...22 lines deleted...]
-        <v>38</v>
+      <c r="D56" s="36">
+        <v>6397502</v>
+      </c>
+      <c r="E56" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="F56" s="37">
+        <v>90213</v>
+      </c>
+      <c r="G56" s="37">
+        <v>4462651.9800000004</v>
+      </c>
+      <c r="H56" s="37">
+        <v>0</v>
+      </c>
+      <c r="I56" s="38"/>
+      <c r="J56" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K56" s="37">
+        <v>8994236100</v>
+      </c>
+      <c r="L56" s="36" t="s">
+        <v>69</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A57" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D57" s="37" t="s">
-[...2 lines deleted...]
-      <c r="E57" s="37" t="s">
+      <c r="D57" s="36">
+        <v>6335278</v>
+      </c>
+      <c r="E57" s="36" t="s">
         <v>124</v>
       </c>
-      <c r="F57" s="38">
-[...16 lines deleted...]
-        <v>81</v>
+      <c r="F57" s="37">
+        <v>2689000</v>
+      </c>
+      <c r="G57" s="37">
+        <v>8369076.8300000001</v>
+      </c>
+      <c r="H57" s="37">
+        <v>0</v>
+      </c>
+      <c r="I57" s="38"/>
+      <c r="J57" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K57" s="37">
+        <v>360326000</v>
+      </c>
+      <c r="L57" s="36" t="s">
+        <v>38</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D58" s="37" t="s">
+      <c r="D58" s="36" t="s">
         <v>125</v>
       </c>
-      <c r="E58" s="37" t="s">
+      <c r="E58" s="36" t="s">
         <v>126</v>
       </c>
-      <c r="F58" s="38">
-[...15 lines deleted...]
-      <c r="L58" s="37" t="s">
+      <c r="F58" s="37">
+        <v>1105000</v>
+      </c>
+      <c r="G58" s="37">
+        <v>3386137.96</v>
+      </c>
+      <c r="H58" s="37">
+        <v>0</v>
+      </c>
+      <c r="I58" s="38"/>
+      <c r="J58" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K58" s="37">
+        <v>36045100</v>
+      </c>
+      <c r="L58" s="36" t="s">
         <v>41</v>
       </c>
       <c r="M58" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A59" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D59" s="37">
-[...2 lines deleted...]
-      <c r="E59" s="37" t="s">
+      <c r="D59" s="36">
+        <v>6450267</v>
+      </c>
+      <c r="E59" s="36" t="s">
         <v>127</v>
       </c>
-      <c r="F59" s="38">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="F59" s="37">
+        <v>23665</v>
+      </c>
+      <c r="G59" s="37">
+        <v>15099974.5</v>
+      </c>
+      <c r="H59" s="37">
+        <v>0</v>
+      </c>
+      <c r="I59" s="38"/>
+      <c r="J59" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K59" s="37">
+        <v>30433190000</v>
+      </c>
+      <c r="L59" s="36" t="s">
+        <v>69</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A60" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D60" s="37" t="s">
+      <c r="D60" s="36">
+        <v>6889106</v>
+      </c>
+      <c r="E60" s="36" t="s">
         <v>128</v>
       </c>
-      <c r="E60" s="37" t="s">
-[...19 lines deleted...]
-        <v>105</v>
+      <c r="F60" s="37">
+        <v>1291609</v>
+      </c>
+      <c r="G60" s="37">
+        <v>64048785.079999998</v>
+      </c>
+      <c r="H60" s="37">
+        <v>0</v>
+      </c>
+      <c r="I60" s="38"/>
+      <c r="J60" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K60" s="37">
+        <v>2757585215</v>
+      </c>
+      <c r="L60" s="36" t="s">
+        <v>38</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A61" s="2">
         <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46142</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D61" s="37" t="s">
+      <c r="D61" s="36">
+        <v>6716538</v>
+      </c>
+      <c r="E61" s="36" t="s">
+        <v>129</v>
+      </c>
+      <c r="F61" s="37">
+        <v>269000</v>
+      </c>
+      <c r="G61" s="37">
+        <v>6279141.8799999999</v>
+      </c>
+      <c r="H61" s="37">
+        <v>0</v>
+      </c>
+      <c r="I61" s="38"/>
+      <c r="J61" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K61" s="37">
+        <v>270345000</v>
+      </c>
+      <c r="L61" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" s="36" t="s">
         <v>130</v>
       </c>
-      <c r="E61" s="37" t="s">
+      <c r="E62" s="36" t="s">
         <v>131</v>
       </c>
-      <c r="F61" s="38">
-[...18 lines deleted...]
-      <c r="M61" s="4" t="s">
+      <c r="F62" s="37">
+        <v>226183</v>
+      </c>
+      <c r="G62" s="37">
+        <v>4336764.71</v>
+      </c>
+      <c r="H62" s="37">
+        <v>0</v>
+      </c>
+      <c r="I62" s="38"/>
+      <c r="J62" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K62" s="37">
+        <v>559327940.70000005</v>
+      </c>
+      <c r="L62" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="M62" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D63" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="E63" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="F63" s="37">
+        <v>460700</v>
+      </c>
+      <c r="G63" s="37">
+        <v>20245888.640000001</v>
+      </c>
+      <c r="H63" s="37">
+        <v>0</v>
+      </c>
+      <c r="I63" s="38"/>
+      <c r="J63" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K63" s="37">
+        <v>215515460</v>
+      </c>
+      <c r="L63" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="M63" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="K63" s="9"/>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64" s="36">
+        <v>6903556</v>
+      </c>
+      <c r="E64" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="F64" s="37">
+        <v>4314000</v>
+      </c>
+      <c r="G64" s="37">
+        <v>4879384.49</v>
+      </c>
+      <c r="H64" s="37">
+        <v>0</v>
+      </c>
+      <c r="I64" s="38"/>
+      <c r="J64" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K64" s="37">
+        <v>51940560</v>
+      </c>
+      <c r="L64" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="M64" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D65" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="E65" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="F65" s="37">
+        <v>493900</v>
+      </c>
+      <c r="G65" s="37">
+        <v>1232099.04</v>
+      </c>
+      <c r="H65" s="37">
+        <v>0</v>
+      </c>
+      <c r="I65" s="38"/>
+      <c r="J65" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K65" s="37">
+        <v>54575950</v>
+      </c>
+      <c r="L65" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="M65" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D66" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E66" s="36" t="s">
+        <v>138</v>
+      </c>
+      <c r="F66" s="37">
+        <v>1163779</v>
+      </c>
+      <c r="G66" s="37">
+        <v>3177217.34</v>
+      </c>
+      <c r="H66" s="37">
+        <v>0</v>
+      </c>
+      <c r="I66" s="38"/>
+      <c r="J66" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K66" s="37">
+        <v>6005099.6399999997</v>
+      </c>
+      <c r="L66" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <f t="shared" si="0"/>
+        <v>46142</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D67" s="36" t="s">
+        <v>139</v>
+      </c>
+      <c r="E67" s="36" t="s">
+        <v>140</v>
+      </c>
+      <c r="F67" s="37">
+        <v>1917300</v>
+      </c>
+      <c r="G67" s="37">
+        <v>7312634.2199999997</v>
+      </c>
+      <c r="H67" s="37">
+        <v>0</v>
+      </c>
+      <c r="I67" s="38"/>
+      <c r="J67" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="K67" s="37">
+        <v>67891593</v>
+      </c>
+      <c r="L67" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>25</v>
+      </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M54">
     <sortCondition ref="E4:E54"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>