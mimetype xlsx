--- v2 (2026-05-26)
+++ v3 (2026-07-10)
@@ -1,89 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\04 April\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Investment Administration\INVTRUST\Portfolio Holdings\2026\06 June\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AAA21BF-B39E-4A7D-A873-FF52FE74D3BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D588ED83-6D0C-4080-B74C-E59C8CF6F246}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="14610" windowHeight="15585" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-96" yWindow="0" windowWidth="20832" windowHeight="16656" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Asian Inc" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Asian Inc'!$A$1:$M$53</definedName>
   </definedNames>
-  <calcPr calcId="191029" iterate="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A64" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="A67" i="1" s="1"/>
   <c r="A5" i="1" l="1"/>
   <c r="A6" i="1" s="1"/>
   <c r="A7" i="1" s="1"/>
   <c r="A8" i="1" s="1"/>
   <c r="A9" i="1" s="1"/>
   <c r="A10" i="1" s="1"/>
   <c r="A11" i="1" s="1"/>
   <c r="A12" i="1" s="1"/>
   <c r="A13" i="1" s="1"/>
   <c r="A14" i="1" s="1"/>
   <c r="A15" i="1" s="1"/>
   <c r="A16" i="1" s="1"/>
   <c r="A17" i="1" s="1"/>
   <c r="A18" i="1" s="1"/>
   <c r="A19" i="1" s="1"/>
   <c r="A20" i="1" s="1"/>
   <c r="A21" i="1" s="1"/>
   <c r="A22" i="1" s="1"/>
   <c r="A23" i="1" s="1"/>
   <c r="A24" i="1" s="1"/>
   <c r="A25" i="1" l="1"/>
   <c r="A26" i="1"/>
   <c r="A27" i="1" s="1"/>
   <c r="A28" i="1" s="1"/>
   <c r="A29" i="1" s="1"/>
@@ -103,51 +99,51 @@
   <c r="A43" i="1" s="1"/>
   <c r="A44" i="1" s="1"/>
   <c r="A45" i="1" s="1"/>
   <c r="A46" i="1" s="1"/>
   <c r="A47" i="1" s="1"/>
   <c r="A48" i="1" s="1"/>
   <c r="A49" i="1" s="1"/>
   <c r="A50" i="1" s="1"/>
   <c r="A51" i="1" s="1"/>
   <c r="A52" i="1" s="1"/>
   <c r="A53" i="1" s="1"/>
   <c r="A54" i="1" s="1"/>
   <c r="A55" i="1" s="1"/>
   <c r="A56" i="1" s="1"/>
   <c r="A57" i="1" s="1"/>
   <c r="A58" i="1" s="1"/>
   <c r="A59" i="1" s="1"/>
   <c r="A60" i="1" s="1"/>
   <c r="A61" i="1" s="1"/>
   <c r="A62" i="1" s="1"/>
   <c r="A63" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="135">
   <si>
     <t>PORTFOLIO AS</t>
   </si>
   <si>
     <t>Fund ISIN</t>
   </si>
   <si>
     <t>FUND NAME</t>
   </si>
   <si>
     <t>SECURITY DESCRIPTION</t>
   </si>
   <si>
     <t>SHARES/</t>
   </si>
   <si>
     <t>BASE MARKET</t>
   </si>
   <si>
     <t>COUPON</t>
   </si>
   <si>
     <t>MATURITY DATE/</t>
   </si>
   <si>
@@ -276,71 +272,68 @@
   <si>
     <t>IDR</t>
   </si>
   <si>
     <t>BANK RAKYAT IDR250</t>
   </si>
   <si>
     <t>BHP GRP AUD</t>
   </si>
   <si>
     <t>B23DMQ9</t>
   </si>
   <si>
     <t>CAPITALA SGD</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>B0LMTQ3</t>
   </si>
   <si>
     <t>CHINA CONST CNY1 HKD</t>
   </si>
   <si>
+    <t>BP3R273</t>
+  </si>
+  <si>
+    <t>CHINA MERCHANTS CNY</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
     <t>B1DYPZ5</t>
   </si>
   <si>
-    <t>CHINA MERCHANTS CNY</t>
-[...7 lines deleted...]
-  <si>
     <t>BMXWXT6</t>
   </si>
   <si>
     <t>CHINA RE HKD</t>
   </si>
   <si>
-    <t>CHINA RES LD HKD0.10</t>
-[...1 lines deleted...]
-  <si>
     <t>COMM BK OF AUSTRALIA</t>
   </si>
   <si>
     <t>BHQPSY7</t>
   </si>
   <si>
     <t>CONTEMPO CNH</t>
   </si>
   <si>
     <t>DBS GROUP</t>
   </si>
   <si>
     <t>DONGBU INSURANCE KRW</t>
   </si>
   <si>
     <t>KRW</t>
   </si>
   <si>
     <t>BP3R6K4</t>
   </si>
   <si>
     <t>FUYAO GL CNH</t>
   </si>
   <si>
     <t>B4KFHZ6</t>
@@ -399,53 +392,50 @@
   <si>
     <t>KWEICHOW MOUTAI  CNY</t>
   </si>
   <si>
     <t>MEDIATEK TWD10</t>
   </si>
   <si>
     <t>BRTNNQ5</t>
   </si>
   <si>
     <t>MEDIBANK PRIVATE AUD</t>
   </si>
   <si>
     <t>BQB7ZL7</t>
   </si>
   <si>
     <t>MIDEA GR HKD</t>
   </si>
   <si>
     <t>BD5CPP1</t>
   </si>
   <si>
     <t>MIDEA GRP CNH</t>
   </si>
   <si>
-    <t>MIRVAC STAPLED SECS</t>
-[...1 lines deleted...]
-  <si>
     <t>BM93SF4</t>
   </si>
   <si>
     <t>NETEASE HKD</t>
   </si>
   <si>
     <t>BT8PJ79</t>
   </si>
   <si>
     <t>NTT DC R USD</t>
   </si>
   <si>
     <t>PICC SER 'H' CNY1</t>
   </si>
   <si>
     <t>B01FLR7</t>
   </si>
   <si>
     <t>PING AN INSURAN CNY1</t>
   </si>
   <si>
     <t>B233HS6</t>
   </si>
   <si>
     <t>POWER GRID ORD INR</t>
@@ -495,69 +485,57 @@
   <si>
     <t>SHENZHOU HKD0.10</t>
   </si>
   <si>
     <t>SHINHAN FIN KR5000</t>
   </si>
   <si>
     <t>SINO-AME TWD</t>
   </si>
   <si>
     <t>B61X7R5</t>
   </si>
   <si>
     <t>SITC INTL HLDGS HKD</t>
   </si>
   <si>
     <t>SK HYNIX KRW5000</t>
   </si>
   <si>
     <t>TAIWAN SEMICNDCTR</t>
   </si>
   <si>
     <t>TAIWAN U TWD</t>
   </si>
   <si>
-    <t>B01NPJ1</t>
-[...4 lines deleted...]
-  <si>
     <t>BMMV2K8</t>
   </si>
   <si>
     <t>TENCENT HKD</t>
   </si>
   <si>
     <t>TINGYI USD0.005</t>
-  </si>
-[...4 lines deleted...]
-    <t>TISCO THB10(ALIEN MK</t>
   </si>
   <si>
     <t>BNV08F0</t>
   </si>
   <si>
     <t>VENTIA S AUD</t>
   </si>
   <si>
     <t>BP3R5T6</t>
   </si>
   <si>
     <t>YUTONG B CNH</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="#,##0.00;\(#,##0.00\);\-"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
@@ -718,51 +696,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -816,50 +794,59 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1145,2727 +1132,2615 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M67"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C66" sqref="C66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.44140625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="18.5546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="17" style="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="41.7109375" style="3" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="16384" width="9.42578125" style="3"/>
+    <col min="3" max="3" width="41.6640625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="32.88671875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="28.5546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="18.5546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.5546875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="18.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="24.88671875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="12.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.44140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>30</v>
       </c>
       <c r="E1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="14" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="15" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="16" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="15" t="s">
         <v>10</v>
       </c>
       <c r="M1" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C2" s="18"/>
       <c r="D2" s="18" t="s">
         <v>29</v>
       </c>
       <c r="E2" s="18"/>
       <c r="F2" s="19" t="s">
         <v>14</v>
       </c>
       <c r="G2" s="20" t="s">
         <v>15</v>
       </c>
       <c r="H2" s="21" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="22" t="s">
         <v>17</v>
       </c>
       <c r="J2" s="23" t="s">
         <v>18</v>
       </c>
       <c r="K2" s="24" t="s">
         <v>15</v>
       </c>
       <c r="L2" s="23" t="s">
         <v>19</v>
       </c>
       <c r="M2" s="23"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" s="25"/>
       <c r="B3" s="26" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="27"/>
       <c r="D3" s="28"/>
       <c r="E3" s="29"/>
       <c r="F3" s="30"/>
       <c r="G3" s="31"/>
       <c r="H3" s="32" t="s">
         <v>21</v>
       </c>
       <c r="I3" s="33"/>
       <c r="J3" s="34" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="35"/>
       <c r="L3" s="34"/>
       <c r="M3" s="34"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" s="2">
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D4" s="36">
+      <c r="D4" s="39">
         <v>6005214</v>
       </c>
-      <c r="E4" s="36" t="s">
+      <c r="E4" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="37">
-[...15 lines deleted...]
-      <c r="L4" s="36" t="s">
+      <c r="F4" s="40">
+        <v>90000</v>
+      </c>
+      <c r="G4" s="40">
+        <v>5310827.0599999996</v>
+      </c>
+      <c r="H4" s="40">
+        <v>0</v>
+      </c>
+      <c r="I4" s="41"/>
+      <c r="J4" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" s="40">
+        <v>224550000</v>
+      </c>
+      <c r="L4" s="39" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="2">
         <f>A4</f>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D5" s="36" t="s">
+      <c r="D5" s="39" t="s">
         <v>39</v>
       </c>
-      <c r="E5" s="36" t="s">
+      <c r="E5" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="F5" s="37">
+      <c r="F5" s="40">
         <v>933600</v>
       </c>
-      <c r="G5" s="37">
-[...12 lines deleted...]
-      <c r="L5" s="36" t="s">
+      <c r="G5" s="40">
+        <v>8328346.3399999999</v>
+      </c>
+      <c r="H5" s="40">
+        <v>0</v>
+      </c>
+      <c r="I5" s="41"/>
+      <c r="J5" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" s="40">
+        <v>86684760</v>
+      </c>
+      <c r="L5" s="39" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" s="2">
         <f t="shared" ref="A6:A67" si="0">A5</f>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="39">
         <v>6066608</v>
       </c>
-      <c r="E6" s="36" t="s">
+      <c r="E6" s="39" t="s">
         <v>42</v>
       </c>
-      <c r="F6" s="37">
+      <c r="F6" s="40">
         <v>156307</v>
       </c>
-      <c r="G6" s="37">
-[...12 lines deleted...]
-      <c r="L6" s="36" t="s">
+      <c r="G6" s="40">
+        <v>5087034.8899999997</v>
+      </c>
+      <c r="H6" s="40">
+        <v>0</v>
+      </c>
+      <c r="I6" s="41"/>
+      <c r="J6" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K6" s="40">
+        <v>9745741.4499999993</v>
+      </c>
+      <c r="L6" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A7" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="39">
         <v>6065586</v>
       </c>
-      <c r="E7" s="36" t="s">
+      <c r="E7" s="39" t="s">
         <v>44</v>
       </c>
-      <c r="F7" s="37">
+      <c r="F7" s="40">
         <v>297376</v>
       </c>
-      <c r="G7" s="37">
-[...12 lines deleted...]
-      <c r="L7" s="36" t="s">
+      <c r="G7" s="40">
+        <v>5479367.7800000003</v>
+      </c>
+      <c r="H7" s="40">
+        <v>0</v>
+      </c>
+      <c r="I7" s="41"/>
+      <c r="J7" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" s="40">
+        <v>10497372.800000001</v>
+      </c>
+      <c r="L7" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="39">
         <v>6253983</v>
       </c>
-      <c r="E8" s="36" t="s">
+      <c r="E8" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="F8" s="37">
+      <c r="F8" s="40">
         <v>190027</v>
       </c>
-      <c r="G8" s="37">
-[...12 lines deleted...]
-      <c r="L8" s="36" t="s">
+      <c r="G8" s="40">
+        <v>6001948.9400000004</v>
+      </c>
+      <c r="H8" s="40">
+        <v>0</v>
+      </c>
+      <c r="I8" s="41"/>
+      <c r="J8" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K8" s="40">
+        <v>11498533.77</v>
+      </c>
+      <c r="L8" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="36" t="s">
+      <c r="D9" s="39" t="s">
         <v>46</v>
       </c>
-      <c r="E9" s="36" t="s">
+      <c r="E9" s="39" t="s">
         <v>47</v>
       </c>
-      <c r="F9" s="37">
-[...15 lines deleted...]
-      <c r="L9" s="36" t="s">
+      <c r="F9" s="40">
+        <v>216000</v>
+      </c>
+      <c r="G9" s="40">
+        <v>3473855.62</v>
+      </c>
+      <c r="H9" s="40">
+        <v>0</v>
+      </c>
+      <c r="I9" s="41"/>
+      <c r="J9" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K9" s="40">
+        <v>146880000</v>
+      </c>
+      <c r="L9" s="39" t="s">
         <v>38</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="39">
         <v>6651048</v>
       </c>
-      <c r="E10" s="36" t="s">
+      <c r="E10" s="39" t="s">
         <v>48</v>
       </c>
-      <c r="F10" s="37">
+      <c r="F10" s="40">
         <v>21221400</v>
       </c>
-      <c r="G10" s="37">
-[...12 lines deleted...]
-      <c r="L10" s="36" t="s">
+      <c r="G10" s="40">
+        <v>3442821.37</v>
+      </c>
+      <c r="H10" s="40">
+        <v>0</v>
+      </c>
+      <c r="I10" s="41"/>
+      <c r="J10" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K10" s="40">
+        <v>81702390000</v>
+      </c>
+      <c r="L10" s="39" t="s">
         <v>49</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="39">
         <v>6709099</v>
       </c>
-      <c r="E11" s="36" t="s">
+      <c r="E11" s="39" t="s">
         <v>50</v>
       </c>
-      <c r="F11" s="37">
-[...15 lines deleted...]
-      <c r="L11" s="36" t="s">
+      <c r="F11" s="40">
+        <v>13690800</v>
+      </c>
+      <c r="G11" s="40">
+        <v>1574966.07</v>
+      </c>
+      <c r="H11" s="40">
+        <v>0</v>
+      </c>
+      <c r="I11" s="41"/>
+      <c r="J11" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K11" s="40">
+        <v>37375884000</v>
+      </c>
+      <c r="L11" s="39" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D12" s="39">
         <v>6144690</v>
       </c>
-      <c r="E12" s="36" t="s">
+      <c r="E12" s="39" t="s">
         <v>51</v>
       </c>
-      <c r="F12" s="37">
+      <c r="F12" s="40">
         <v>265903</v>
       </c>
-      <c r="G12" s="37">
-[...12 lines deleted...]
-      <c r="L12" s="36" t="s">
+      <c r="G12" s="40">
+        <v>8229141.2800000003</v>
+      </c>
+      <c r="H12" s="40">
+        <v>0</v>
+      </c>
+      <c r="I12" s="41"/>
+      <c r="J12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="40">
+        <v>15765388.869999999</v>
+      </c>
+      <c r="L12" s="39" t="s">
         <v>43</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D13" s="36" t="s">
+      <c r="D13" s="39" t="s">
         <v>52</v>
       </c>
-      <c r="E13" s="36" t="s">
+      <c r="E13" s="39" t="s">
         <v>53</v>
       </c>
-      <c r="F13" s="37">
+      <c r="F13" s="40">
         <v>5678057</v>
       </c>
-      <c r="G13" s="37">
-[...12 lines deleted...]
-      <c r="L13" s="36" t="s">
+      <c r="G13" s="40">
+        <v>3373692.63</v>
+      </c>
+      <c r="H13" s="40">
+        <v>0</v>
+      </c>
+      <c r="I13" s="41"/>
+      <c r="J13" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="40">
+        <v>5791618.1399999997</v>
+      </c>
+      <c r="L13" s="39" t="s">
         <v>54</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="36" t="s">
+      <c r="D14" s="39" t="s">
         <v>55</v>
       </c>
-      <c r="E14" s="36" t="s">
+      <c r="E14" s="39" t="s">
         <v>56</v>
       </c>
-      <c r="F14" s="37">
+      <c r="F14" s="40">
         <v>6908000</v>
       </c>
-      <c r="G14" s="37">
-[...12 lines deleted...]
-      <c r="L14" s="36" t="s">
+      <c r="G14" s="40">
+        <v>5356016.29</v>
+      </c>
+      <c r="H14" s="40">
+        <v>0</v>
+      </c>
+      <c r="I14" s="41"/>
+      <c r="J14" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="40">
+        <v>55747560</v>
+      </c>
+      <c r="L14" s="39" t="s">
         <v>41</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D15" s="36" t="s">
+      <c r="D15" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="36" t="s">
+      <c r="E15" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="F15" s="37">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="F15" s="40">
+        <v>288800</v>
+      </c>
+      <c r="G15" s="40">
+        <v>1137973.33</v>
+      </c>
+      <c r="H15" s="40">
+        <v>0</v>
+      </c>
+      <c r="I15" s="41"/>
+      <c r="J15" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K15" s="40">
+        <v>10252400</v>
+      </c>
+      <c r="L15" s="39" t="s">
+        <v>59</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="36" t="s">
+      <c r="D16" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="39" t="s">
         <v>58</v>
       </c>
-      <c r="F16" s="37">
-[...16 lines deleted...]
-        <v>60</v>
+      <c r="F16" s="40">
+        <v>1086500</v>
+      </c>
+      <c r="G16" s="40">
+        <v>4686969.18</v>
+      </c>
+      <c r="H16" s="40">
+        <v>0</v>
+      </c>
+      <c r="I16" s="41"/>
+      <c r="J16" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="40">
+        <v>48783850</v>
+      </c>
+      <c r="L16" s="39" t="s">
+        <v>41</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D17" s="36" t="s">
+      <c r="D17" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="36" t="s">
+      <c r="E17" s="39" t="s">
         <v>62</v>
       </c>
-      <c r="F17" s="37">
-[...15 lines deleted...]
-      <c r="L17" s="36" t="s">
+      <c r="F17" s="40">
+        <v>2446600</v>
+      </c>
+      <c r="G17" s="40">
+        <v>8622006.0700000003</v>
+      </c>
+      <c r="H17" s="40">
+        <v>0</v>
+      </c>
+      <c r="I17" s="41"/>
+      <c r="J17" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K17" s="40">
+        <v>89741288</v>
+      </c>
+      <c r="L17" s="39" t="s">
         <v>41</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D18" s="36">
-[...2 lines deleted...]
-      <c r="E18" s="36" t="s">
+      <c r="D18" s="39">
+        <v>6215035</v>
+      </c>
+      <c r="E18" s="39" t="s">
         <v>63</v>
       </c>
-      <c r="F18" s="37">
-[...15 lines deleted...]
-      <c r="L18" s="36" t="s">
+      <c r="F18" s="40">
+        <v>47325</v>
+      </c>
+      <c r="G18" s="40">
+        <v>4056146.26</v>
+      </c>
+      <c r="H18" s="40">
+        <v>0</v>
+      </c>
+      <c r="I18" s="41"/>
+      <c r="J18" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K18" s="40">
+        <v>7770765</v>
+      </c>
+      <c r="L18" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D19" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" s="39" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" s="40">
+        <v>182900</v>
+      </c>
+      <c r="G19" s="40">
+        <v>7978547.7300000004</v>
+      </c>
+      <c r="H19" s="40">
+        <v>0</v>
+      </c>
+      <c r="I19" s="41"/>
+      <c r="J19" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K19" s="40">
+        <v>71881529</v>
+      </c>
+      <c r="L19" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D20" s="39">
+        <v>6175203</v>
+      </c>
+      <c r="E20" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="F20" s="40">
+        <v>229737</v>
+      </c>
+      <c r="G20" s="40">
+        <v>8750802.3699999992</v>
+      </c>
+      <c r="H20" s="40">
+        <v>0</v>
+      </c>
+      <c r="I20" s="41"/>
+      <c r="J20" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="40">
+        <v>15022502.43</v>
+      </c>
+      <c r="L20" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="39">
+        <v>6155937</v>
+      </c>
+      <c r="E21" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="F21" s="40">
+        <v>68426</v>
+      </c>
+      <c r="G21" s="40">
+        <v>4455674.42</v>
+      </c>
+      <c r="H21" s="40">
+        <v>0</v>
+      </c>
+      <c r="I21" s="41"/>
+      <c r="J21" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K21" s="40">
+        <v>9162241400</v>
+      </c>
+      <c r="L21" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="E22" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="F22" s="40">
+        <v>793757</v>
+      </c>
+      <c r="G22" s="40">
+        <v>4443950.24</v>
+      </c>
+      <c r="H22" s="40">
+        <v>0</v>
+      </c>
+      <c r="I22" s="41"/>
+      <c r="J22" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" s="40">
+        <v>40037103.079999998</v>
+      </c>
+      <c r="L22" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D23" s="39" t="s">
+        <v>71</v>
+      </c>
+      <c r="E23" s="39" t="s">
+        <v>72</v>
+      </c>
+      <c r="F23" s="40">
+        <v>81000</v>
+      </c>
+      <c r="G23" s="40">
+        <v>6944518.3499999996</v>
+      </c>
+      <c r="H23" s="40">
+        <v>0</v>
+      </c>
+      <c r="I23" s="41"/>
+      <c r="J23" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K23" s="40">
+        <v>293625000</v>
+      </c>
+      <c r="L23" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D24" s="39">
+        <v>6030506</v>
+      </c>
+      <c r="E24" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="F24" s="40">
+        <v>7489000</v>
+      </c>
+      <c r="G24" s="40">
+        <v>4957458.4000000004</v>
+      </c>
+      <c r="H24" s="40">
+        <v>0</v>
+      </c>
+      <c r="I24" s="41"/>
+      <c r="J24" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" s="40">
+        <v>51599210</v>
+      </c>
+      <c r="L24" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...137 lines deleted...]
-      <c r="E22" s="36" t="s">
+      <c r="M24" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" s="39">
+        <v>6446620</v>
+      </c>
+      <c r="E25" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="F25" s="40">
+        <v>26347</v>
+      </c>
+      <c r="G25" s="40">
+        <v>4484468.05</v>
+      </c>
+      <c r="H25" s="40">
+        <v>0</v>
+      </c>
+      <c r="I25" s="41"/>
+      <c r="J25" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K25" s="40">
+        <v>9221450000</v>
+      </c>
+      <c r="L25" s="39" t="s">
         <v>68</v>
       </c>
-      <c r="F22" s="37">
-[...18 lines deleted...]
-      <c r="M22" s="4" t="s">
+      <c r="M25" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
-[...119 lines deleted...]
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" s="2">
         <f>A24</f>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D26" s="36">
-[...2 lines deleted...]
-      <c r="E26" s="36" t="s">
+      <c r="D26" s="39" t="s">
         <v>75</v>
       </c>
-      <c r="F26" s="37">
-[...16 lines deleted...]
-        <v>69</v>
+      <c r="E26" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="F26" s="40">
+        <v>218891</v>
+      </c>
+      <c r="G26" s="40">
+        <v>4608117.87</v>
+      </c>
+      <c r="H26" s="40">
+        <v>0</v>
+      </c>
+      <c r="I26" s="41"/>
+      <c r="J26" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K26" s="40">
+        <v>578944805.89999998</v>
+      </c>
+      <c r="L26" s="39" t="s">
+        <v>77</v>
       </c>
       <c r="M26" s="4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D27" s="36" t="s">
-[...21 lines deleted...]
-      <c r="L27" s="36" t="s">
+      <c r="D27" s="39">
+        <v>2781648</v>
+      </c>
+      <c r="E27" s="39" t="s">
         <v>78</v>
+      </c>
+      <c r="F27" s="40">
+        <v>515492</v>
+      </c>
+      <c r="G27" s="40">
+        <v>10036024.32</v>
+      </c>
+      <c r="H27" s="40">
+        <v>0</v>
+      </c>
+      <c r="I27" s="41"/>
+      <c r="J27" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K27" s="40">
+        <v>13320313.279999999</v>
+      </c>
+      <c r="L27" s="39" t="s">
+        <v>79</v>
       </c>
       <c r="M27" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D28" s="36">
-[...21 lines deleted...]
-      <c r="L28" s="36" t="s">
+      <c r="D28" s="39">
+        <v>6438564</v>
+      </c>
+      <c r="E28" s="39" t="s">
         <v>80</v>
       </c>
+      <c r="F28" s="40">
+        <v>1575000</v>
+      </c>
+      <c r="G28" s="40">
+        <v>9349822.8000000007</v>
+      </c>
+      <c r="H28" s="40">
+        <v>0</v>
+      </c>
+      <c r="I28" s="41"/>
+      <c r="J28" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K28" s="40">
+        <v>395325000</v>
+      </c>
+      <c r="L28" s="39" t="s">
+        <v>38</v>
+      </c>
       <c r="M28" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="39">
+        <v>6451022</v>
+      </c>
+      <c r="E29" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="40">
+        <v>35934</v>
+      </c>
+      <c r="G29" s="40">
+        <v>3792075.85</v>
+      </c>
+      <c r="H29" s="40">
+        <v>0</v>
+      </c>
+      <c r="I29" s="41"/>
+      <c r="J29" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K29" s="40">
+        <v>7797678000</v>
+      </c>
+      <c r="L29" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="M29" s="4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D30" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="E30" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" s="40">
+        <v>115459</v>
+      </c>
+      <c r="G30" s="40">
+        <v>3029382.52</v>
+      </c>
+      <c r="H30" s="40">
+        <v>0</v>
+      </c>
+      <c r="I30" s="41"/>
+      <c r="J30" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K30" s="40">
+        <v>380599047.60000002</v>
+      </c>
+      <c r="L30" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="M30" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D31" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="36" t="s">
+      <c r="D31" s="39" t="s">
         <v>84</v>
       </c>
-      <c r="F31" s="37">
-[...16 lines deleted...]
-        <v>78</v>
+      <c r="E31" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="F31" s="40">
+        <v>5554671</v>
+      </c>
+      <c r="G31" s="40">
+        <v>7812785.2199999997</v>
+      </c>
+      <c r="H31" s="40">
+        <v>0</v>
+      </c>
+      <c r="I31" s="41"/>
+      <c r="J31" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K31" s="40">
+        <v>981565912.40999997</v>
+      </c>
+      <c r="L31" s="39" t="s">
+        <v>77</v>
       </c>
       <c r="M31" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D32" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="36" t="s">
+      <c r="D32" s="39">
+        <v>6205122</v>
+      </c>
+      <c r="E32" s="39" t="s">
         <v>86</v>
       </c>
-      <c r="F32" s="37">
-[...16 lines deleted...]
-        <v>78</v>
+      <c r="F32" s="40">
+        <v>404784</v>
+      </c>
+      <c r="G32" s="40">
+        <v>3240247.66</v>
+      </c>
+      <c r="H32" s="40">
+        <v>0</v>
+      </c>
+      <c r="I32" s="41"/>
+      <c r="J32" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K32" s="40">
+        <v>407091268.80000001</v>
+      </c>
+      <c r="L32" s="39" t="s">
+        <v>77</v>
       </c>
       <c r="M32" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D33" s="36">
-[...2 lines deleted...]
-      <c r="E33" s="36" t="s">
+      <c r="D33" s="39">
+        <v>6271026</v>
+      </c>
+      <c r="E33" s="39" t="s">
         <v>87</v>
       </c>
-      <c r="F33" s="37">
-[...16 lines deleted...]
-        <v>78</v>
+      <c r="F33" s="40">
+        <v>667058</v>
+      </c>
+      <c r="G33" s="40">
+        <v>2785501.62</v>
+      </c>
+      <c r="H33" s="40">
+        <v>0</v>
+      </c>
+      <c r="I33" s="41"/>
+      <c r="J33" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K33" s="40">
+        <v>5336464</v>
+      </c>
+      <c r="L33" s="39" t="s">
+        <v>43</v>
       </c>
       <c r="M33" s="4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D34" s="36">
-[...2 lines deleted...]
-      <c r="E34" s="36" t="s">
+      <c r="D34" s="39" t="s">
         <v>88</v>
       </c>
-      <c r="F34" s="37">
-[...16 lines deleted...]
-        <v>43</v>
+      <c r="E34" s="39" t="s">
+        <v>89</v>
+      </c>
+      <c r="F34" s="40">
+        <v>25900</v>
+      </c>
+      <c r="G34" s="40">
+        <v>3408036.21</v>
+      </c>
+      <c r="H34" s="40">
+        <v>0</v>
+      </c>
+      <c r="I34" s="41"/>
+      <c r="J34" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K34" s="40">
+        <v>30704191</v>
+      </c>
+      <c r="L34" s="39" t="s">
+        <v>59</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D35" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="36" t="s">
+      <c r="D35" s="39">
+        <v>6372480</v>
+      </c>
+      <c r="E35" s="39" t="s">
         <v>90</v>
       </c>
-      <c r="F35" s="37">
-[...16 lines deleted...]
-        <v>60</v>
+      <c r="F35" s="40">
+        <v>176000</v>
+      </c>
+      <c r="G35" s="40">
+        <v>17670118.530000001</v>
+      </c>
+      <c r="H35" s="40">
+        <v>0</v>
+      </c>
+      <c r="I35" s="41"/>
+      <c r="J35" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K35" s="40">
+        <v>747120000</v>
+      </c>
+      <c r="L35" s="39" t="s">
+        <v>38</v>
       </c>
       <c r="M35" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D36" s="36">
-[...2 lines deleted...]
-      <c r="E36" s="36" t="s">
+      <c r="D36" s="39" t="s">
         <v>91</v>
       </c>
-      <c r="F36" s="37">
-[...16 lines deleted...]
-        <v>38</v>
+      <c r="E36" s="39" t="s">
+        <v>92</v>
+      </c>
+      <c r="F36" s="40">
+        <v>1262856</v>
+      </c>
+      <c r="G36" s="40">
+        <v>3262938.3</v>
+      </c>
+      <c r="H36" s="40">
+        <v>0</v>
+      </c>
+      <c r="I36" s="41"/>
+      <c r="J36" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K36" s="40">
+        <v>6251137.2000000002</v>
+      </c>
+      <c r="L36" s="39" t="s">
+        <v>43</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D37" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="36" t="s">
+      <c r="D37" s="39" t="s">
         <v>93</v>
       </c>
-      <c r="F37" s="37">
-[...16 lines deleted...]
-        <v>43</v>
+      <c r="E37" s="39" t="s">
+        <v>94</v>
+      </c>
+      <c r="F37" s="40">
+        <v>398300</v>
+      </c>
+      <c r="G37" s="40">
+        <v>3160868.14</v>
+      </c>
+      <c r="H37" s="40">
+        <v>0</v>
+      </c>
+      <c r="I37" s="41"/>
+      <c r="J37" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K37" s="40">
+        <v>32899580</v>
+      </c>
+      <c r="L37" s="39" t="s">
+        <v>41</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D38" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E38" s="36" t="s">
+      <c r="D38" s="39" t="s">
         <v>95</v>
       </c>
-      <c r="F38" s="37">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="E38" s="39" t="s">
+        <v>96</v>
+      </c>
+      <c r="F38" s="40">
+        <v>523931</v>
+      </c>
+      <c r="G38" s="40">
+        <v>4392382.18</v>
+      </c>
+      <c r="H38" s="40">
+        <v>0</v>
+      </c>
+      <c r="I38" s="41"/>
+      <c r="J38" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K38" s="40">
+        <v>39572508.43</v>
+      </c>
+      <c r="L38" s="39" t="s">
+        <v>59</v>
       </c>
       <c r="M38" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D39" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="36" t="s">
+      <c r="D39" s="39" t="s">
         <v>97</v>
       </c>
-      <c r="F39" s="37">
-[...16 lines deleted...]
-        <v>60</v>
+      <c r="E39" s="39" t="s">
+        <v>98</v>
+      </c>
+      <c r="F39" s="40">
+        <v>412300</v>
+      </c>
+      <c r="G39" s="40">
+        <v>8017516.6200000001</v>
+      </c>
+      <c r="H39" s="40">
+        <v>0</v>
+      </c>
+      <c r="I39" s="41"/>
+      <c r="J39" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K39" s="40">
+        <v>83449520</v>
+      </c>
+      <c r="L39" s="39" t="s">
+        <v>41</v>
       </c>
       <c r="M39" s="4" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D40" s="36">
-[...22 lines deleted...]
-        <v>43</v>
+      <c r="D40" s="39" t="s">
+        <v>99</v>
+      </c>
+      <c r="E40" s="39" t="s">
+        <v>100</v>
+      </c>
+      <c r="F40" s="40">
+        <v>9647400</v>
+      </c>
+      <c r="G40" s="40">
+        <v>6796247.1299999999</v>
+      </c>
+      <c r="H40" s="40">
+        <v>0</v>
+      </c>
+      <c r="I40" s="41"/>
+      <c r="J40" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K40" s="40">
+        <v>9020319</v>
+      </c>
+      <c r="L40" s="39" t="s">
+        <v>79</v>
       </c>
       <c r="M40" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D41" s="36" t="s">
-[...21 lines deleted...]
-      <c r="L41" s="36" t="s">
+      <c r="D41" s="39">
+        <v>6706250</v>
+      </c>
+      <c r="E41" s="39" t="s">
+        <v>101</v>
+      </c>
+      <c r="F41" s="40">
+        <v>11208000</v>
+      </c>
+      <c r="G41" s="40">
+        <v>15420099.15</v>
+      </c>
+      <c r="H41" s="40">
+        <v>0</v>
+      </c>
+      <c r="I41" s="41"/>
+      <c r="J41" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K41" s="40">
+        <v>160498560</v>
+      </c>
+      <c r="L41" s="39" t="s">
         <v>41</v>
       </c>
       <c r="M41" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D42" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E42" s="36" t="s">
+      <c r="D42" s="39" t="s">
         <v>102</v>
       </c>
-      <c r="F42" s="37">
-[...16 lines deleted...]
-        <v>80</v>
+      <c r="E42" s="39" t="s">
+        <v>103</v>
+      </c>
+      <c r="F42" s="40">
+        <v>1334000</v>
+      </c>
+      <c r="G42" s="40">
+        <v>6542859.6100000003</v>
+      </c>
+      <c r="H42" s="40">
+        <v>0</v>
+      </c>
+      <c r="I42" s="41"/>
+      <c r="J42" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K42" s="40">
+        <v>68100700</v>
+      </c>
+      <c r="L42" s="39" t="s">
+        <v>41</v>
       </c>
       <c r="M42" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D43" s="39" t="s">
+        <v>104</v>
+      </c>
+      <c r="E43" s="39" t="s">
+        <v>105</v>
+      </c>
+      <c r="F43" s="40">
+        <v>3123700</v>
+      </c>
+      <c r="G43" s="40">
+        <v>7120799.3600000003</v>
+      </c>
+      <c r="H43" s="40">
+        <v>0</v>
+      </c>
+      <c r="I43" s="41"/>
+      <c r="J43" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K43" s="40">
+        <v>894627680</v>
+      </c>
+      <c r="L43" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D44" s="39" t="s">
+        <v>106</v>
+      </c>
+      <c r="E44" s="39" t="s">
+        <v>107</v>
+      </c>
+      <c r="F44" s="40">
+        <v>1078000</v>
+      </c>
+      <c r="G44" s="40">
+        <v>3263932.83</v>
+      </c>
+      <c r="H44" s="40">
+        <v>0</v>
+      </c>
+      <c r="I44" s="41"/>
+      <c r="J44" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K44" s="40">
+        <v>143913000</v>
+      </c>
+      <c r="L44" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="M44" s="4" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D45" s="36" t="s">
-[...22 lines deleted...]
-        <v>78</v>
+      <c r="D45" s="39">
+        <v>6141011</v>
+      </c>
+      <c r="E45" s="39" t="s">
+        <v>109</v>
+      </c>
+      <c r="F45" s="40">
+        <v>1244000</v>
+      </c>
+      <c r="G45" s="40">
+        <v>10827228.42</v>
+      </c>
+      <c r="H45" s="40">
+        <v>0</v>
+      </c>
+      <c r="I45" s="41"/>
+      <c r="J45" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K45" s="40">
+        <v>457792000</v>
+      </c>
+      <c r="L45" s="39" t="s">
+        <v>38</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D46" s="36" t="s">
-[...21 lines deleted...]
-      <c r="L46" s="36" t="s">
+      <c r="D46" s="39" t="s">
         <v>110</v>
       </c>
+      <c r="E46" s="39" t="s">
+        <v>111</v>
+      </c>
+      <c r="F46" s="40">
+        <v>11245455</v>
+      </c>
+      <c r="G46" s="40">
+        <v>13676746.09</v>
+      </c>
+      <c r="H46" s="40">
+        <v>0</v>
+      </c>
+      <c r="I46" s="41"/>
+      <c r="J46" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K46" s="40">
+        <v>26201910.149999999</v>
+      </c>
+      <c r="L46" s="39" t="s">
+        <v>43</v>
+      </c>
       <c r="M46" s="4" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D47" s="36">
-[...22 lines deleted...]
-        <v>38</v>
+      <c r="D47" s="39">
+        <v>718875</v>
+      </c>
+      <c r="E47" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="F47" s="40">
+        <v>161036</v>
+      </c>
+      <c r="G47" s="40">
+        <v>11468983.92</v>
+      </c>
+      <c r="H47" s="40">
+        <v>0</v>
+      </c>
+      <c r="I47" s="41"/>
+      <c r="J47" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K47" s="40">
+        <v>11468983.92</v>
+      </c>
+      <c r="L47" s="39" t="s">
+        <v>37</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D48" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="36" t="s">
+      <c r="D48" s="39">
+        <v>6771720</v>
+      </c>
+      <c r="E48" s="39" t="s">
         <v>113</v>
       </c>
-      <c r="F48" s="37">
-[...16 lines deleted...]
-        <v>43</v>
+      <c r="F48" s="40">
+        <v>175575</v>
+      </c>
+      <c r="G48" s="40">
+        <v>28475426.27</v>
+      </c>
+      <c r="H48" s="40">
+        <v>0</v>
+      </c>
+      <c r="I48" s="41"/>
+      <c r="J48" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K48" s="40">
+        <v>58554262500</v>
+      </c>
+      <c r="L48" s="39" t="s">
+        <v>68</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" s="2">
         <f>A48</f>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D49" s="36">
-[...2 lines deleted...]
-      <c r="E49" s="36" t="s">
+      <c r="D49" s="39">
+        <v>6155250</v>
+      </c>
+      <c r="E49" s="39" t="s">
         <v>114</v>
       </c>
-      <c r="F49" s="37">
-[...16 lines deleted...]
-        <v>37</v>
+      <c r="F49" s="40">
+        <v>23203</v>
+      </c>
+      <c r="G49" s="40">
+        <v>6962112.2800000003</v>
+      </c>
+      <c r="H49" s="40">
+        <v>0</v>
+      </c>
+      <c r="I49" s="41"/>
+      <c r="J49" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K49" s="40">
+        <v>14316251000</v>
+      </c>
+      <c r="L49" s="39" t="s">
+        <v>68</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D50" s="36">
-[...2 lines deleted...]
-      <c r="E50" s="36" t="s">
+      <c r="D50" s="39">
+        <v>6773812</v>
+      </c>
+      <c r="E50" s="39" t="s">
         <v>115</v>
       </c>
-      <c r="F50" s="37">
-[...16 lines deleted...]
-        <v>69</v>
+      <c r="F50" s="40">
+        <v>350328</v>
+      </c>
+      <c r="G50" s="40">
+        <v>36117894.859999999</v>
+      </c>
+      <c r="H50" s="40">
+        <v>0</v>
+      </c>
+      <c r="I50" s="41"/>
+      <c r="J50" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K50" s="40">
+        <v>74269536000</v>
+      </c>
+      <c r="L50" s="39" t="s">
+        <v>68</v>
       </c>
       <c r="M50" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D51" s="36">
-[...2 lines deleted...]
-      <c r="E51" s="36" t="s">
+      <c r="D51" s="39">
+        <v>6776703</v>
+      </c>
+      <c r="E51" s="39" t="s">
         <v>116</v>
       </c>
-      <c r="F51" s="37">
-[...16 lines deleted...]
-        <v>69</v>
+      <c r="F51" s="40">
+        <v>1235178</v>
+      </c>
+      <c r="G51" s="40">
+        <v>4642072.03</v>
+      </c>
+      <c r="H51" s="40">
+        <v>0</v>
+      </c>
+      <c r="I51" s="41"/>
+      <c r="J51" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K51" s="40">
+        <v>8893281.5999999996</v>
+      </c>
+      <c r="L51" s="39" t="s">
+        <v>43</v>
       </c>
       <c r="M51" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D52" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="E52" s="39" t="s">
+        <v>118</v>
+      </c>
+      <c r="F52" s="40">
+        <v>1940200</v>
+      </c>
+      <c r="G52" s="40">
+        <v>6490523.2000000002</v>
+      </c>
+      <c r="H52" s="40">
+        <v>0</v>
+      </c>
+      <c r="I52" s="41"/>
+      <c r="J52" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K52" s="40">
+        <v>286179500</v>
+      </c>
+      <c r="L52" s="39" t="s">
+        <v>108</v>
+      </c>
+      <c r="M52" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D53" s="39" t="s">
+        <v>119</v>
+      </c>
+      <c r="E53" s="39" t="s">
+        <v>120</v>
+      </c>
+      <c r="F53" s="40">
+        <v>575800</v>
+      </c>
+      <c r="G53" s="40">
+        <v>2177422.85</v>
+      </c>
+      <c r="H53" s="40">
+        <v>0</v>
+      </c>
+      <c r="I53" s="41"/>
+      <c r="J53" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K53" s="40">
+        <v>22663488</v>
+      </c>
+      <c r="L53" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M53" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D54" s="39">
+        <v>6397502</v>
+      </c>
+      <c r="E54" s="39" t="s">
+        <v>121</v>
+      </c>
+      <c r="F54" s="40">
+        <v>90213</v>
+      </c>
+      <c r="G54" s="40">
+        <v>4202873.83</v>
+      </c>
+      <c r="H54" s="40">
+        <v>0</v>
+      </c>
+      <c r="I54" s="41"/>
+      <c r="J54" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K54" s="40">
+        <v>8642405400</v>
+      </c>
+      <c r="L54" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="M54" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
-[...35 lines deleted...]
-      <c r="M52" s="4" t="s">
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D55" s="39">
+        <v>6335278</v>
+      </c>
+      <c r="E55" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="F55" s="40">
+        <v>2689000</v>
+      </c>
+      <c r="G55" s="40">
+        <v>11447546.27</v>
+      </c>
+      <c r="H55" s="40">
+        <v>0</v>
+      </c>
+      <c r="I55" s="41"/>
+      <c r="J55" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K55" s="40">
+        <v>484020000</v>
+      </c>
+      <c r="L55" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="M55" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D56" s="39" t="s">
+        <v>123</v>
+      </c>
+      <c r="E56" s="39" t="s">
+        <v>124</v>
+      </c>
+      <c r="F56" s="40">
+        <v>1105000</v>
+      </c>
+      <c r="G56" s="40">
+        <v>3331434.23</v>
+      </c>
+      <c r="H56" s="40">
+        <v>0</v>
+      </c>
+      <c r="I56" s="41"/>
+      <c r="J56" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K56" s="40">
+        <v>34674900</v>
+      </c>
+      <c r="L56" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M56" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57" s="39">
+        <v>6450267</v>
+      </c>
+      <c r="E57" s="39" t="s">
+        <v>125</v>
+      </c>
+      <c r="F57" s="40">
+        <v>30274</v>
+      </c>
+      <c r="G57" s="40">
+        <v>39014621.609999999</v>
+      </c>
+      <c r="H57" s="40">
+        <v>0</v>
+      </c>
+      <c r="I57" s="41"/>
+      <c r="J57" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K57" s="40">
+        <v>80226100000</v>
+      </c>
+      <c r="L57" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="M57" s="4" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
-[...32 lines deleted...]
-      <c r="L53" s="36" t="s">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58" s="39">
+        <v>6889106</v>
+      </c>
+      <c r="E58" s="39" t="s">
+        <v>126</v>
+      </c>
+      <c r="F58" s="40">
+        <v>1291609</v>
+      </c>
+      <c r="G58" s="40">
+        <v>73620236.010000005</v>
+      </c>
+      <c r="H58" s="40">
+        <v>0</v>
+      </c>
+      <c r="I58" s="41"/>
+      <c r="J58" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K58" s="40">
+        <v>3112777690</v>
+      </c>
+      <c r="L58" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="M58" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D59" s="39">
+        <v>6716538</v>
+      </c>
+      <c r="E59" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="F59" s="40">
+        <v>168000</v>
+      </c>
+      <c r="G59" s="40">
+        <v>6675251.9699999997</v>
+      </c>
+      <c r="H59" s="40">
+        <v>0</v>
+      </c>
+      <c r="I59" s="41"/>
+      <c r="J59" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K59" s="40">
+        <v>282240000</v>
+      </c>
+      <c r="L59" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="M59" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D60" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="E60" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="F60" s="40">
+        <v>460700</v>
+      </c>
+      <c r="G60" s="40">
+        <v>19023947.969999999</v>
+      </c>
+      <c r="H60" s="40">
+        <v>0</v>
+      </c>
+      <c r="I60" s="41"/>
+      <c r="J60" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K60" s="40">
+        <v>198008860</v>
+      </c>
+      <c r="L60" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M60" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D61" s="39">
+        <v>6903556</v>
+      </c>
+      <c r="E61" s="39" t="s">
+        <v>130</v>
+      </c>
+      <c r="F61" s="40">
+        <v>2912000</v>
+      </c>
+      <c r="G61" s="40">
+        <v>2733392.26</v>
+      </c>
+      <c r="H61" s="40">
+        <v>0</v>
+      </c>
+      <c r="I61" s="41"/>
+      <c r="J61" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K61" s="40">
+        <v>28450240</v>
+      </c>
+      <c r="L61" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="M61" s="4" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" s="2">
+        <f t="shared" si="0"/>
+        <v>46203</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D62" s="39" t="s">
+        <v>131</v>
+      </c>
+      <c r="E62" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="F62" s="40">
+        <v>1163779</v>
+      </c>
+      <c r="G62" s="40">
+        <v>3741976.53</v>
+      </c>
+      <c r="H62" s="40">
+        <v>0</v>
+      </c>
+      <c r="I62" s="41"/>
+      <c r="J62" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K62" s="40">
+        <v>7168878.6399999997</v>
+      </c>
+      <c r="L62" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="M53" s="4" t="s">
+      <c r="M62" s="4" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
-[...359 lines deleted...]
-    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" s="2">
         <f t="shared" si="0"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D63" s="36" t="s">
-[...2 lines deleted...]
-      <c r="E63" s="36" t="s">
+      <c r="D63" s="39" t="s">
         <v>133</v>
       </c>
-      <c r="F63" s="37">
-[...16 lines deleted...]
-        <v>41</v>
+      <c r="E63" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="F63" s="40">
+        <v>1983700</v>
+      </c>
+      <c r="G63" s="40">
+        <v>5903089.2400000002</v>
+      </c>
+      <c r="H63" s="40">
+        <v>0</v>
+      </c>
+      <c r="I63" s="41"/>
+      <c r="J63" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="K63" s="40">
+        <v>53182997</v>
+      </c>
+      <c r="L63" s="39" t="s">
+        <v>59</v>
       </c>
       <c r="M63" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      </c>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="B64" s="1"/>
+      <c r="D64" s="36"/>
+      <c r="E64" s="36"/>
+      <c r="F64" s="37"/>
+      <c r="G64" s="37"/>
+      <c r="H64" s="37"/>
       <c r="I64" s="38"/>
-      <c r="J64" s="36" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="J64" s="36"/>
+      <c r="K64" s="37"/>
+      <c r="L64" s="36"/>
+    </row>
+    <row r="65" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B65" s="1"/>
+      <c r="D65" s="36"/>
+      <c r="E65" s="36"/>
+      <c r="F65" s="37"/>
+      <c r="G65" s="37"/>
+      <c r="H65" s="37"/>
       <c r="I65" s="38"/>
-      <c r="J65" s="36" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="J65" s="36"/>
+      <c r="K65" s="37"/>
+      <c r="L65" s="36"/>
+    </row>
+    <row r="66" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B66" s="1"/>
+      <c r="D66" s="36"/>
+      <c r="E66" s="36"/>
+      <c r="F66" s="37"/>
+      <c r="G66" s="37"/>
+      <c r="H66" s="37"/>
       <c r="I66" s="38"/>
-      <c r="J66" s="36" t="s">
-[...37 lines deleted...]
-      </c>
+      <c r="J66" s="36"/>
+      <c r="K66" s="37"/>
+      <c r="L66" s="36"/>
+    </row>
+    <row r="67" spans="2:12" x14ac:dyDescent="0.3">
+      <c r="B67" s="1"/>
+      <c r="D67" s="36"/>
+      <c r="E67" s="36"/>
+      <c r="F67" s="37"/>
+      <c r="G67" s="37"/>
+      <c r="H67" s="37"/>
       <c r="I67" s="38"/>
-      <c r="J67" s="36" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="J67" s="36"/>
+      <c r="K67" s="37"/>
+      <c r="L67" s="36"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M54">
     <sortCondition ref="E4:E54"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>